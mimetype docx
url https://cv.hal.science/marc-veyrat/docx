--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VEYRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Département Communication Hypermédia / LLSH / USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0711-8557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111364426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Complexité de la mise en forme textuelle et visuelle des informations — dans l’art numérique, visuel et contemporain — des mises en réseau et des stratégies d’information utilisées comme matériaux artistiques, en particulier dans les dispositifs de Réalité Mixte (XR) et à travers les réseaux sociaux ou le web. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imateriel.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://i-real.world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface e-N TEXTE-]S—On[-iMAGE / hommage à Claude Rutault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2026, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-THINK U-® BODY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BODY &amp; SOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2025, 978-2959429705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODDITY : Entretien avec Alessandro Bavari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire UNECO ITEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYPERURBAIN.9 : VILLE DIRIGÉE PAR LES DONNÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL MONDE—3—d-E+E-p_d-i+V-E eXtended VERSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the Age of Metavers &amp; NFT: The 7th Computer Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP x MIND /// i-REAL Jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, 2023, 2377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modes Opératoires de la Dérive II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Virtuelle, Exposition réelle, Catalogue Recto VRso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recto VRso, pp.51-52, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M+i eSPACE o-F DESIRE : the question of the female presence HyperUrbain 7 / Rio De Janeiro / Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique (HyperUrbain.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://europia.org/edition/livres/ing/hyperurbain7.htm, 2022, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modes Opératoires de la Dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art à l'Épreuve de l'Intermédialité / Pratiques artistiques et enjeux esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-24780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-CONNEXION, Pour une stratégie de POSTCOLLECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, Cataloguer, Cartographier, Processus et méthodologies de l'archivage numérique et de sa consultation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2020, 978-2862727189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL contre CREEPER et Zombie boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE &amp; IMAGE 5 Les Fabriques des histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 2377410049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss Z.M1 : Vers l’in/fini et l’au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-Numérique (HyperUrbain 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFF, Bleu comme une orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Azémard, Yves Théorêt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme Numérique : Valeurs et modèles pour demain ? Volume 3, Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Les Éditions de l'Immatériel, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERNATURE : Pour une stratégie hypermédia ≠ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bons comptes font les bons amis. Mélanges offerts à Christian Guilleré. Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'université Savoie Mont Blanc, pp.451-464, 2017, Collection Sociétés, Religions, Politiques, 13 978-2-919732-61-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJETS d’i+(</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte &amp; image 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, pp.101-119, 2017, TEXTE &amp; IMAGE, 978-2919732708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chemins de la Culture, Bourg-en-Bresse For a hypermedia LANDSCAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Temporalities (HyperUrbain.5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://europia.org/edition/livres/ing/hyperurbain5.htm, 2016, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°96 Tribal Poursuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.252-254, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°74 PAYSAGES ARTIFICIELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, pp.193-194, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°54 in/formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, pp.143-145, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°58 In/visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Editions de l'Immatériel, pp.153-154, 2015, 100 Notions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, p.7, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°51 i+D/Signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.136-138, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°31 eSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.86-88, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°63 ®≠MAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Éditions de l'Immatériel, pp.164-166, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°97 U-TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.255-256, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art multiplié « et » Reproductibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Delleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Veyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 notions pour l’art numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Éditions de l'Immatériel, pp.23-221, 2015, Collection 100 notions, 979-10-91636-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°50 i-MOBILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.134-135, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Espaces Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.07-10, 2014, Local &amp; Global, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Délices U-topic comme eSPACE interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2014, Local et Global, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss en point de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-SICA 10.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Université de Savoie, pp.20-49, 2013, Écriture et représentation, 10 2-919732-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss in the dark side of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaldoun Zreik et Robin Gareus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDigital Art, Proceeding of the 3rd Computer Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Europia Productions, pp.103-114., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">©box - interMade l’interstice comme facteur de lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique (mobilité et glocalité). Sous la direction de Yannick Fronda et Grégoire Courtois. Éditions L’Harmattan, Paris, 2011, pp.314-340.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jazz fabrique t’il encore des images ? (U-rss &amp;gt;The-touch-of-U®-Lips)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Territoires du Jazz. sous la direction de Jean-Claude Taddei. Éditions Presses de l’Université d’Angers, 2011, pp.99-108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss &amp;gt;Pour les i-)migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGENS DA CULTURA ACTAS DO VI SEMINÁRIO IMAGENS DA CULTURA | CULTURA DAS IMAGENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-972-674-699-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'i-MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours multimédia Cahiers de champs visuels N° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le parcours multimédia (Cahiers de champs visuels N° 3), Éditions L'Harmattan, pp.141-173, 2007, 978-2-296-02947-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">©box – collaborer, échanger, inventer : une expérience de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer : expériences de réseaux, H2PTM’07. sous la direction de Imad Saleh, Khaled Ghedira, Belhassen Badreddine, Nasreddine Bouhai et Bernhard Rieder. Laboratoire Paragraphe. Éditons Hermes, Lavoisier. Collection « H2PTM », Paris, 2007, pp.325-334.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-333, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Daras_Philippe Boisnard, “IA AUTO STOP-® la fin du jour“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latent_Space_boisnard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BODY & SOUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BODY &amp; SOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWWell.com in U-rss / L’art de l’hyperportrait : entre donnée et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce[LUi] que Nous ne Voyons - Ce[LUi] qui Nous ®+GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">350 chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une méthodologie visuelle à l'oeuvre en recherche création : l'exemple de SORODAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHEMINS DE LA CULTURE, BOURG-EN-BRESSE : pour un PAYSAGE hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an i-REAL heritage policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape &amp; Digital_o-h M+i G-O+O-G !+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">®≠MAKE pour un Voyage i-MOBILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined with a coyote: the question of the face BORD®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technoetic Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 20 (Number 3), pp. 273-290. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tear_00095_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La MELANCHOLIA du CLOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL : Voyage dans les cartographies sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulences Vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°114, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para uma metodologia visual em ação na investigação-criação: o exemplo de SORODAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/rlec.2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses: unintentional design case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 24 (n°1), pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Princesse et son MAC / Princesse de l'i-REAL : l'EN-VERS d'un processus de sédimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Délices : La Trans-apparence ou le toucher de l’ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Virtuel NT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, cahier virtuel numéro 08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss à la table d'Aartur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aartur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-i/signe &amp;gt; &amp;lt; i+D/signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Philosophie du Design, n°25, p.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion. Pour une mobilité multi-sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens da Cultura/Cultura das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coin Locker BABE-i : Pour une forme de désinvolture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Figures de l’Art n°14 (La désinvolture de l’art), pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et Image 5. Les Fabriques des Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Veyrat. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2019, Texte et image, Marc Veyrat, 978-2-37741-004-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte &amp; Image 5. Les Fabriques des Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte & image 2 : une mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lagorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soulages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, Texte et image (2), pp.117, 2017, 978-2-919732-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et Image 2. Une Mise en Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc, 2017, Texte &amp; Image, Marc Veyrat, 2919732706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E : Michelangelo Merisi da Caravaggio, dit Le Caravage, La décollation de saint Jean-Baptiste, 1608</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont-Blanc, Collection 28 : E (3), pp.50, 2016, 978-2-919732-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société i Matériel. De l’information comme matériau artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l’Art Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Immatériel, 2, 2015, 100 Notions, Ghislaine Azémard, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A : La Mort de Marat, Jacques-Louis David.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc, Collection 28 : A (1), pp.36, 2015, 978-2-919732-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Gilles Rouet, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-Sica 10.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, pp.132, 2013, 978-2-919732-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc VEYRAT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Département Communication Hypermédia / LLSH / USMB</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0711-8557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111364426</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Complexité de la mise en forme textuelle et visuelle des informations — dans l’art numérique, visuel et contemporain — des mises en réseau et des stratégies d’information utilisées comme matériaux artistiques, en particulier dans les dispositifs de Réalité Mixte (XR) et à travers les réseaux sociaux ou le web. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.imateriel.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://i-real.world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface e-N TEXTE-]S—On[-iMAGE / hommage à Claude Rutault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2026, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-THINK U-® BODY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BODY &amp; SOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2025, 978-2959429705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, In press, Creativity, Heritage and the City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODDITY : Entretien avec Alessandro Bavari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMZ [U-P] / Blockchain: What Else ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE [S-oN] IMAGE 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No Code, pp.138-147, 2025, 978-2-9594297-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaire UNECO ITEN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYPERURBAIN.9 : VILLE DIRIGÉE PAR LES DONNÉES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 979-10-90094-71-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Europia Productions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL MONDE—3—d-E+E-p_d-i+V-E eXtended VERSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Media Art at the Age of Metavers &amp; NFT: The 7th Computer Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP x MIND /// i-REAL Jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, 2023, 2377410804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modes Opératoires de la Dérive II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Virtuelle, Exposition réelle, Catalogue Recto VRso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recto VRso, pp.51-52, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M+i eSPACE o-F DESIRE : the question of the female presence HyperUrbain 7 / Rio De Janeiro / Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique (HyperUrbain.7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://europia.org/edition/livres/ing/hyperurbain7.htm, 2022, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Modes Opératoires de la Dérive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art à l'Épreuve de l'Intermédialité / Pratiques artistiques et enjeux esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-24780-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-CONNEXION, Pour une stratégie de POSTCOLLECTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, Cataloguer, Cartographier, Processus et méthodologies de l'archivage numérique et de sa consultation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, 2020, 978-2862727189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL contre CREEPER et Zombie boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEXTE &amp; IMAGE 5 Les Fabriques des histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019, 2377410049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss Z.M1 : Vers l’in/fini et l’au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-Numérique (HyperUrbain 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFF, Bleu comme une orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Azémard, Yves Théorêt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme Numérique : Valeurs et modèles pour demain ? Volume 3, Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Les Éditions de l'Immatériel, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPERNATURE : Pour une stratégie hypermédia ≠ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bons comptes font les bons amis. Mélanges offerts à Christian Guilleré. Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'université Savoie Mont Blanc, pp.451-464, 2017, Collection Sociétés, Religions, Politiques, 13 978-2-919732-61-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAJETS d’i+(</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texte &amp; image 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, pp.101-119, 2017, TEXTE &amp; IMAGE, 978-2919732708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chemins de la Culture, Bourg-en-Bresse For a hypermedia LANDSCAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Temporalities (HyperUrbain.5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://europia.org/edition/livres/ing/hyperurbain5.htm, 2016, 979-10-90094-22-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°96 Tribal Poursuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.252-254, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°74 PAYSAGES ARTIFICIELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, pp.193-194, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°31 eSPACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.86-88, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°54 in/formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, pp.143-145, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°58 In/visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Editions de l'Immatériel, pp.153-154, 2015, 100 Notions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Immatériel, p.7, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°51 i+D/Signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.136-138, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°63 ®≠MAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Éditions de l'Immatériel, pp.164-166, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°97 U-TOPIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.255-256, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art multiplié « et » Reproductibilité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Delleaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Veyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 notions pour l’art numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Les Éditions de l'Immatériel, pp.23-221, 2015, Collection 100 notions, 979-10-91636-02-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique - Notion n°50 i-MOBILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions pour l'Art Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Éditions de l'Immatériel, pp.134-135, 2015, 100 Notions, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Délices U-topic comme eSPACE interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2014, Local et Global, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Espaces Publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.07-10, 2014, Local &amp; Global, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss en point de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G-SICA 10.1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Université de Savoie, pp.20-49, 2013, Écriture et représentation, 10 2-919732-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss in the dark side of the moon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khaldoun Zreik et Robin Gareus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PostDigital Art, Proceeding of the 3rd Computer Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Europia Productions, pp.103-114., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">©box - interMade l’interstice comme facteur de lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique (mobilité et glocalité). Sous la direction de Yannick Fronda et Grégoire Courtois. Éditions L’Harmattan, Paris, 2011, pp.314-340.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2011, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jazz fabrique t’il encore des images ? (U-rss &amp;gt;The-touch-of-U®-Lips)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Territoires du Jazz. sous la direction de Jean-Claude Taddei. Éditions Presses de l’Université d’Angers, 2011, pp.99-108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-108, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss &amp;gt;Pour les i-)migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAGENS DA CULTURA ACTAS DO VI SEMINÁRIO IMAGENS DA CULTURA | CULTURA DAS IMAGENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-972-674-699-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'i-MONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours multimédia Cahiers de champs visuels N° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le parcours multimédia (Cahiers de champs visuels N° 3), Éditions L'Harmattan, pp.141-173, 2007, 978-2-296-02947-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">©box – collaborer, échanger, inventer : une expérience de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science Publications. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborer, échanger, inventer : expériences de réseaux, H2PTM’07. sous la direction de Imad Saleh, Khaled Ghedira, Belhassen Badreddine, Nasreddine Bouhai et Bernhard Rieder. Laboratoire Paragraphe. Éditons Hermes, Lavoisier. Collection « H2PTM », Paris, 2007, pp.325-334.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-333, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Club des Entreprises USMB: présentation du Département Communication Hypermédia et de nos dispositifs numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA du Club des Entreprises - 13 mars 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club des Entreprises de l'Université Savoie Mont Blanc, Mar 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Fraser Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWWell.com in U-rss / L’art de l’hyperportrait : entre donnée et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Daras_Philippe Boisnard, “IA AUTO STOP-® la fin du jour“</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latent_Space_boisnard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BODY & SOUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BODY &amp; SOUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce[LUi] que Nous ne Voyons - Ce[LUi] qui Nous ®+GARDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">350 chevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une méthodologie visuelle à l'oeuvre en recherche création : l'exemple de SORODAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHEMINS DE LA CULTURE, BOURG-EN-BRESSE : pour un PAYSAGE hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape &amp; Digital_o-h M+i G-O+O-G !+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For an i-REAL heritage policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Studies in Language, Culture, and Society (JSLCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">®≠MAKE pour un Voyage i-MOBILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined with a coyote: the question of the face BORD®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technoetic Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 20 (Number 3), pp. 273-290. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1386/tear_00095_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La MELANCHOLIA du CLOWN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">i-REAL : Voyage dans les cartographies sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turbulences Vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°114, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para uma metodologia visual em ação na investigação-criação: o exemplo de SORODAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.149 - 164. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21814/rlec.2302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horses: unintentional design case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Design Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Volume 24 (n°1), pp.67-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Princesse et son MAC / Princesse de l'i-REAL : l'EN-VERS d'un processus de sédimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réel-virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jardin des Délices : La Trans-apparence ou le toucher de l’ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Virtuel NT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, cahier virtuel numéro 08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-rss à la table d'Aartur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aartur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-i/signe &amp;gt; &amp;lt; i+D/signe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Philosophie du Design, n°25, p.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eMotion. Pour une mobilité multi-sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens da Cultura/Cultura das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coin Locker BABE-i : Pour une forme de désinvolture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Figures de l’Art n°14 (La désinvolture de l’art), pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPUTER & MEDIA ART AT THE AGE OF METAVERSE AND NFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Computer Art Congress [CAC.7]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, europia productions, 2023, ART, 9979-10-90094-58-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyperUrbain 7 : Présence dans la ville post-numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPIA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence dans la Ville Post-Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bursztyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ingenierie, 979-10-90094-44-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et Image 5. Les Fabriques des Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Veyrat. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.238, 2019, Texte et image, Marc Veyrat, 978-2-37741-004-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte &amp; Image 5. Les Fabriques des Histoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Le Coarer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Ville Post-numérique (HyperUrbain.6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Laudati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Zreik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">europia productions. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">europia productions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingenierie, 979-10-90094-29-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte & image 2 : une mise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lagorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Soulages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, Texte et image (2), pp.117, 2017, 978-2-919732-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et Image 2. Une Mise en Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc, 2017, Texte &amp; Image, Marc Veyrat, 2919732706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E : Michelangelo Merisi da Caravaggio, dit Le Caravage, La décollation de saint Jean-Baptiste, 1608</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Xuereb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont-Blanc, Collection 28 : E (3), pp.50, 2016, 978-2-919732-48-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société i Matériel. De l’information comme matériau artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Notions pour l’Art Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Azémard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Immatériel, 2, 2015, 100 Notions, Ghislaine Azémard, 979-1091636025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A : La Mort de Marat, Jacques-Louis David.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Rigoudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Soudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc, Collection 28 : A (1), pp.36, 2015, 978-2-919732-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, Gilles Rouet, 978-2-343-02379-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-Sica 10.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, pp.132, 2013, 978-2-919732-21-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFAAEDBA"/>
+    <w:nsid w:val="993E7D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-veyrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0711-8557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111364426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imateriel.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-real.world" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bavari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Delleaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tear_00095_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02512267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/recherche/valorisation/edition-usmb/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Rigoudy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulages" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xuereb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02520848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-veyrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0711-8557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111364426" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imateriel.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-real.world" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bavari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quiniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Zreik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Soudan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Delleaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Azemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216451v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/tear_00095_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867666v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138425v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Laudati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bursztyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain7.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02512267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/recherche/valorisation/edition-usmb/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europia.fr/edition/livres/ing/hyperurbain6.htm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Rigoudy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soulages" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Spiteri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Az&#233;mard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485109v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Xuereb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02520848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>