--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1084,295 +1084,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The status and role of genetic diversity of trees for the conservation and management of riparian ecosystems: A European experts' perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Filip Alimpić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Jelena Milovanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Delile</w:t>
+                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
+                <w:t xml:space="preserve">Georgi Hinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (10), pp.2476-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536817v1</w:t>
+                <w:t xml:space="preserve">hal-04031587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The status and role of genetic diversity of trees for the conservation and management of riparian ecosystems: A European experts' perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Alimpić</w:t>
+                <w:t xml:space="preserve">Variability in seeds’ physicochemical characteristics, germination and seedling growth within and between two French &amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt; L. populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Milovanović</w:t>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgi Hinkov</w:t>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jansson</w:t>
+                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (10), pp.2476-2485. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031587v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing the margin to the focus: 10 challenges for riparian vegetation science and management</w:t>
               </w:r>
@@ -1486,964 +1486,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
+                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171087v1</w:t>
+                <w:t xml:space="preserve">hal-03130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282266v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la biodiversité floristique entre berge et île de Loire. Étude de cas dans la réserve naturelle nationale de Saint-Mesmin (45)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+                <w:t xml:space="preserve">Variability in seeds' physicochemical characteristics, germination and seedling growth within and between two French Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Forest &amp; Wood Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130000v1</w:t>
+                <w:t xml:space="preserve">hal-03171087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree Platform: growth traits and tree-level environmental data in 12 European forest tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GenTree Leaf Collection: Inter‐ and intraspecific leaf variation in seven forest tree species in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Opgenoorth</w:t>
+                <w:t xml:space="preserve">Bárbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel Benavides</w:t>
+                <w:t xml:space="preserve">Cristina Bastias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Heer</w:t>
+                <w:t xml:space="preserve">David López‐quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Alizoti</w:t>
+                <w:t xml:space="preserve">Antonio Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.giab010. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.590-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giab010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282821v1</w:t>
+                <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+                <w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Lenka Slámová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandro Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Grefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956072v1</w:t>
+                <w:t xml:space="preserve">hal-03282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Morganti</w:t>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Grefen</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624983v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Slámová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Grefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0447-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282224v1</w:t>
+                <w:t xml:space="preserve">hal-02624983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Non-migrating Bar Morphodynamics on Survival of Populus nigra Seedlings during Floods</w:t>
               </w:r>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,347 +2557,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillard Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12762⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7561-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02455661v1</w:t>
+                <w:t xml:space="preserve">hal-03153386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.732-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7561-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153386v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02455661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection des habitats insulaires ligériens par drone : Retour d’expérience sur les îles de Mareau-aux-Prés (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Beslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (6), pp.569-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,247 +3059,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survie des semis de ligneux pionniers dans les lits fluviaux : approche in et ex situ des facteurs de contrôle abiotiques et biologiques des espèces Populus nigra et Salix alba</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+                <w:t xml:space="preserve">La France à la sauvegarde du Peuplier noir : état actuel du programme de conservation et de valorisation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jugé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (3), pp.233-252. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (3), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/65335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618683v1</w:t>
+                <w:t xml:space="preserve">hal-03447594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France à la sauvegarde du Peuplier noir : état actuel du programme de conservation et de valorisation des ressources génétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Survie des semis de ligneux pionniers dans les lits fluviaux : approche in et ex situ des facteurs de contrôle abiotiques et biologiques des espèces Populus nigra et Salix alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/65335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03447594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 246, pp.305 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3599,51 +3599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3968,152 +3968,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Huvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779677v1</w:t>
+                <w:t xml:space="preserve">hal-01000408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.102. </w:t>
@@ -4227,131 +4227,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hybridization and potential seed set of sympatric Populus nigra and Populus x canadensis along the river IJzer in Flanders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Vanden Broeck</w:t>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cox</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267786v1</w:t>
+                <w:t xml:space="preserve">hal-00779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t>
               </w:r>
@@ -4465,514 +4486,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a little help from my friends: hybrid fertility of exotic Populus x canadensis enhanced by related native Populus nigra</w:t>
+                <w:t xml:space="preserve">Natural hybridization and potential seed set of sympatric Populus nigra and Populus x canadensis along the river IJzer in Flanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Vanden-Broeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">An Vanden Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0180-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (3), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267789v1</w:t>
+                <w:t xml:space="preserve">hal-01267786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut-Rhône : sauver le Peuplier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">With a little help from my friends: hybrid fertility of exotic Populus x canadensis enhanced by related native Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Vanden-Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudewijn Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Desplanque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Pieter Verschelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.1683-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0180-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642102v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huvelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Haut-Rhône : sauver le Peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000408v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR-based analysis of clonality, spatial genetic structure and introgression from the Lombardy poplar into a natural population of Populus nigra L. along the Loire River</w:t>
               </w:r>
@@ -5226,64 +5226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir (Populus nigra L.) et développement rural au Maroc : inventaire, usages et préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Amagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Peuplier noir en France : pourquoi conserver ses ressources génétiques et comment les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (5), pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5973,64 +5973,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (1), pp.223-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6210,672 +6210,634 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Vanden Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An van den Broeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Erik van Bockstaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik van Bockstaele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jos van Slycken</w:t>
+                <w:t xml:space="preserve">Jos Vanslycken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62, pp.601-613</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (7), pp.601-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677874v1</w:t>
+                <w:t xml:space="preserve">hal-00883933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An van den Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Bockstaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berthelot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jos van Slycken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations forêt AFOCEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.601-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680259v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity, leaf traits and carbon isotope discrimination in 29 Populus deltoides x P. nigra clones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+                <w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis M. Delmotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Delay</w:t>
+                <w:t xml:space="preserve">B. Héois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations forêt AFOCEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683155v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore de la Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Collin</w:t>
+                <w:t xml:space="preserve">Productivity, leaf traits and carbon isotope discrimination in 29 Populus deltoides x P. nigra clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis M. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 167 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01407.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586391v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of phenotypic variation for ectomycorrhiza formation in an interspecific F1 poplar full-sib family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La flore de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léquivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tagu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682244v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf traits related to productivity in 31 Populus deltoides x Populus nigra clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,211 +6845,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (4), pp.425-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/25.4.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic analysis of phenotypic variation for ectomycorrhiza formation in an interspecific F1 poplar full-sib family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-004-0302-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883933v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance des peupliers à la sécheresse : peut-on espérer l'améliorer ?</w:t>
               </w:r>
@@ -7211,64 +7211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplier noir : un patrimoine naturel à préserver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (247), pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7408,303 +7408,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupement d'intérêt scientifique Peuplier : la recherche française unit ses forces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Breton</w:t>
+                <w:t xml:space="preserve">Hu Jianjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ginisty</w:t>
+                <w:t xml:space="preserve">Han Yifan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Monchaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yin Weilun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143, pp.42-44</w:t>
+              <w:t xml:space="preserve">Scientia Silvae Sinicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672381v1</w:t>
+                <w:t xml:space="preserve">hal-02675376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hu Jianjun</w:t>
+                <w:t xml:space="preserve">Le groupement d'intérêt scientifique Peuplier : la recherche française unit ses forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Yifan</w:t>
+                <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Weilun</w:t>
+                <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Silvae Sinicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675376v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the ability to form ectomycorrhizas in the F1 progeny of an interspecific poplar (Populus spp.) cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (5), pp.237-240</w:t>
@@ -7785,90 +7785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un Groupement d'Intérêt Scientifique (GIS) &amp;quot;Peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations forêt AFOCEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1, fiche 622, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La populiculture à la recherche de la résistance durable aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 258, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8113,90 +8113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single gene cluster controls incompatibility and partial resistance to various Melampsora larici-populina races in hybrid poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 88 (2), pp.156-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8247,64 +8247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 110 (3), pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8329,64 +8329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of rust resistance in poplars (Melampsora larici-populina Kleb/Populus sp.) by bulked segregant analysis in a 2 x 2 factorial mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,51 +8437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and classical genetics of poplar/rusts resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8519,64 +8519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8631,51 +8631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,51 +8782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8858,290 +8858,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of growth and development in Populus. III. A genetic linkage map of a hybrid poplar composed of RFLP, STS, and RAPD markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ELISA quantitation and GC-MS identification of abscisic acid in stigma, ovary and pedicel of pollinated poplar flowers (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 89, pp.167-178</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (5), pp.521-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702993v1</w:t>
+                <w:t xml:space="preserve">hal-02700787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELISA quantitation and GC-MS identification of abscisic acid in stigma, ovary and pedicel of pollinated poplar flowers (Populus nigra L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular genetics of growth and development in Populus. III. A genetic linkage map of a hybrid poplar composed of RFLP, STS, and RAPD markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.D. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">K.G. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Imbault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (5), pp.521-530</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 89, pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700787v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9218,51 +9218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 131, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,230 +9281,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-pistil interactions in Populus : B-galactosidase activity associated with pollen-tube growth in the crosses P. nigra x P. nigra and P. nigra x P. alba</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">In-ovary embryo culture as a tool for poplar hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Troussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6, pp.249-256</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 71, pp.1271-1275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710009v1</w:t>
+                <w:t xml:space="preserve">hal-02707438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-ovary embryo culture as a tool for poplar hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen-pistil interactions in Populus : B-galactosidase activity associated with pollen-tube growth in the crosses P. nigra x P. nigra and P. nigra x P. alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raquin</w:t>
+                <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Troussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 71, pp.1271-1275</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6, pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707438v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal DNA studies in poplars : Populus deltoides, P. nigra, P. trichocarpa, P. maximowiczii, and P. alba</w:t>
               </w:r>
@@ -9516,77 +9516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 35 (5), pp.733-740</w:t>
@@ -9628,51 +9628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovule receptivity and pollen viability in Japanese larch (Larix leptolepis Gord.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zandonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9723,51 +9723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental conditions on the pollen vitalities of poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Yang Zhimin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 3 (4), pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,381 +9786,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in Populus II. Information molecules of the pollen grain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">The mentor pollen phenomenon in poplars : a new concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.67s-71s</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 78, pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00882503v1</w:t>
+                <w:t xml:space="preserve">hal-02722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus I. Some physiological and biochemical events of the progamic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.64s-66s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mentor pollen phenomenon in poplars : a new concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Sexual reproduction in Populus II. Information molecules of the pollen grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 78, pp.129-135</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.67s-71s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722513v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. II. Information molecules of the pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10211,51 +10211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. I. Some physiological and biochemical events of the progamic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10293,77 +10293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-isoelectric focusing of proteins from single stigmas of Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 18 (10), pp.1261-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10382,381 +10382,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The route of the pollen tube from stigma to ovule in Populus nigra : a new look</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Incompatibility in Populus : structural and cytochemical characteristics of the receptive stigmas of Populus alba and Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Knox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 44 (2), pp.259-264</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 87, pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02726927v1</w:t>
+                <w:t xml:space="preserve">hal-02723436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The route of the pollen tube from stigma to ovule in Populus nigra : a new look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 44 (2), pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882415v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility in Populus : structural and cytochemical characteristics of the receptive stigmas of Populus alba and Populus nigra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">The route of the pollen tube from stigma to ovule in Populus nigra : a new look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 87, pp.483-490</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 44 (2), pp.259-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723436v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la reproduction sexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 38 (Spécial), pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10969,51 +10969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Biodiversity and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-Disciplinary Research Facility on Human-Environment Interactions, Jun 2024, Monptellier, France</w:t>
@@ -11055,51 +11055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11176,51 +11176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,51 +11271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11409,51 +11409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11504,51 +11504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National programme on conservation of genetic resources of Populus nigra in France: results of 15 years of in situ and ex situ programmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action “CONVERGES (CA16208): Knowledge conversion for enhancing management of European riparian ecosystems and services”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11573,90 +11573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The very first steps of primary succession in floodplains – Results from 4 years of vegetation and seed bank monitoring on a new sediment bar in the middle Loire River (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62d Annual Symposium of the International Association of Vegetation Science. Vegetation Science and Biodiversity Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11675,1032 +11675,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Bresson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-02607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed banks across floodplains: a study in five major habitats of the Middle Loire River (France).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018, International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02045338v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupré</w:t>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608503v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dumas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BioMareau-II : Dynamique temporelle des saulaies-peupleraies en Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
+              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608528v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed banks across floodplains: a study in five major habitats of the Middle Loire River (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Roger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018, International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734547v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hémeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Mutations forestières dans le cadre des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607610v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et structure génétique de semis de Populus nigra L. suite à des événements de régénération entre 2008 et 2017 sur les îles de Mareau-aux-Prés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zône Atelier Bassin du Rhône (ZABR). FRA. Groupe de Recherche Rhône Alpes sur les Infrastructures et l'Eau (GRAIE), FRA., Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789044v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12902,64 +12902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La végétation alluviale de la Loire : comment étudier un milieu dynamique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orléans, France. pp.17</w:t>
@@ -12982,164 +12982,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Entre terre et eau : fonctionnement d’un écosystème à part entière. Les particularités des habitats rivulaires soumis à la dynamique fluviale naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur les forêts riveraines des cours d’eau et ripisylves. France Nature Environnement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292829v1</w:t>
+                <w:t xml:space="preserve">hal-03519864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13148,275 +13096,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13478,549 +13422,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges: de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794777v1</w:t>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre terre et eau : fonctionnement d’un écosystème à part entière. Les particularités des habitats rivulaires soumis à la dynamique fluviale naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges: de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les forêts riveraines des cours d’eau et ripisylves. France Nature Environnement,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519864v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian forest status and management challenges : the Loire river. in workshop : Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799608v1</w:t>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource génétique en péril : le peuplier noir : inventaire, diversité génétique et valorisation. Le point sur le bassin de la Seine</w:t>
+                <w:t xml:space="preserve">Riparian forest status and management challenges : the Loire river. in workshop : Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menaces sur nos Arbres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de l'Eure. FRA., Nov 2015, Evreux, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795391v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+                <w:t xml:space="preserve">Ressource génétique en péril : le peuplier noir : inventaire, diversité génétique et valorisation. Le point sur le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">Menaces sur nos Arbres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l'Eure. FRA., Nov 2015, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+                <w:t xml:space="preserve">hal-02795391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14036,198 +14036,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantereau Michel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion conservatoire des Ripisylves - Ce qu'il faut savoir sur les Peupliers et en particulier sur le Peuplier Noir</w:t>
               </w:r>
@@ -14276,221 +14276,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction de projets scientifiques en milieu scolaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. forum territorial de culture scientifique en région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799678v1</w:t>
+                <w:t xml:space="preserve">hal-02801095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construction de projets scientifiques en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
+              <w:t xml:space="preserve">2. forum territorial de culture scientifique en région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801095v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations naturelles du Peuplier noir ( Populus nigra L.) en Loire : inventaire, diversité génétique et adaptation aux variations de l’environnement</w:t>
               </w:r>
@@ -14601,51 +14601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14726,64 +14726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15095,1639 +15095,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilbon</w:t>
+                <w:t xml:space="preserve">Claudia Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haran</w:t>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757507v1</w:t>
+                <w:t xml:space="preserve">hal-02754088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic, water deficit and productivity in poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Lakatos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">5. International Poplar and Willow Symposium (IPS-V). Poplars and willows: from research models to multipurpose tree for a biobased society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758426v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
+                <w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753500v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leszek Karliński</w:t>
+                <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754576v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Karliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756895v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of carbon isotope discrimination in seedlings from Populus nigra L. populations grown under contrasting temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+                <w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Tuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fiorella Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754086v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758137v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Genetic variability of carbon isotope discrimination in seedlings from Populus nigra L. populations grown under contrasting temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sabatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowering phenology as an essential parameter for pollen flow modelling in Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751292v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic, water deficit and productivity in poplars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar and Willow Symposium (IPS-V). Poplars and willows: from research models to multipurpose tree for a biobased society</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756963v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance to high temperature and genetic diversity of black poplar families from two environmental contrasting sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mattioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fiorella Villani</w:t>
+                <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Cherubini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754088v1</w:t>
+                <w:t xml:space="preserve">hal-02751292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation et valorisation des ressources génétiques du peuplier noir en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twan Brinkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Usages de l'Arbre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Angers, France. 29 p</w:t>
+              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823246v1</w:t>
+                <w:t xml:space="preserve">hal-00802705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making urban development compatible with flood risk ? The French and Dutch regulation systems and their local involvements. Cases in the valley of the Loire (France) and in the valley of the Meuse (The Netherlands)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation et valorisation des ressources génétiques du peuplier noir en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freude am Fluss final conference "Space for the river, space for people?", Panel "Combining Urban development and Flood management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nijmegen, Netherlands</w:t>
+              <w:t xml:space="preserve">Les Nouveaux Usages de l'Arbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Angers, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802705v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of traits associated with biomass production, water-use efficiency and water stress tolerance in the poplar genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17123,51 +17123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17261,51 +17261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17412,51 +17412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17511,51 +17511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effects on functional leaf determinants of water use efficiency and productivity in poplar clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17623,51 +17623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des feuilles comme indicateur de la productivité et de la discrimination isotopique du carbone chez le peupliers euraméricains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17675,51 +17675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nancy, France. 14 p</w:t>
@@ -17742,57 +17742,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractères foliaires de productivité et de discrimination isotopique vis-à-vis du carbone chez 31 cultivars de P x canadensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Functional diversity among Populus and Canadensis cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17800,124 +17800,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ECOGENE. Approches du fonctionnement des végétaux en relation avec leur environnement combinant écophysiologie, génétique et génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Versailles, France. 13 p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Projet Européen Establish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nancy, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832131v1</w:t>
+                <w:t xml:space="preserve">hal-02832491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity among Populus and Canadensis cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Caractères foliaires de productivité et de discrimination isotopique vis-à-vis du carbone chez 31 cultivars de P x canadensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17925,124 +17925,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Projet Européen Establish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nancy, France. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire ECOGENE. Approches du fonctionnement des végétaux en relation avec leur environnement combinant écophysiologie, génétique et génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Versailles, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832491v1</w:t>
+                <w:t xml:space="preserve">hal-02832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and physiological foliar traits indicators of growth, productivity and drought tolerance level of 31 Populus x canadensis clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18149,64 +18149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18274,64 +18274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18412,51 +18412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18537,51 +18537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18606,51 +18606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18731,51 +18731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus nigra network : progress of country activities : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18839,90 +18839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinus nigra network : France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18986,51 +18986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19197,250 +19197,250 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Direction de L'Espace Rural Et de La Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission technique nationale de conservation des ressources génétiques forestières, Paris, 2 mai 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Paris, France. pp.10</w:t>
+              <w:t xml:space="preserve">Commission Technique Nationale de Conservation des Ressources Génétiques Forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578771v1</w:t>
+                <w:t xml:space="preserve">hal-02766961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">. Direction de L'Espace Rural Et de La Forêt</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Technique Nationale de Conservation des Ressources Génétiques Forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Commission technique nationale de conservation des ressources génétiques forestières, Paris, 2 mai 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766961v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and genetic approaches to rust resistance (Melampsora sp.) in poplar (Populus sp.)</w:t>
               </w:r>
@@ -19465,64 +19465,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19586,51 +19586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19672,51 +19672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19791,1313 +19791,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Structure et dynamique des populations de races de rouille dans des populations cultivées et sauvages de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777636v1</w:t>
+                <w:t xml:space="preserve">hal-02773450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852007v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches to the study of poplar systematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779028v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777756v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar reproductive biology : The state of the art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773575v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">Molecular approaches to the study of poplar systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bisoffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CTPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775692v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Santune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777418v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Poplar reproductive biology : The state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">International poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771923v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CTPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849161v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et dynamique des populations de races de rouille dans des populations cultivées et sauvages de peuplier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773450v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775683v1</w:t>
+                <w:t xml:space="preserve">hal-02771923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative resistance of Populus sp. to leaf rust Melampsora larici-populina Kleb. : Identification of RAPD markers in a 2x2 factorial mating design. Poster abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21129,899 +21129,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une carte genetique chez le peuplier : marquage et localisation des genes de resistance a Melampsora sp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Schemas de selection europeens. Le point du programme francais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.D. Bradschaw</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Marqueurs Moleculaires chez les Vegetaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
+              <w:t xml:space="preserve">Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773529v1</w:t>
+                <w:t xml:space="preserve">hal-02777671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemas de selection Nord-Americains. Exemple du programme de l'Universite de Washington et de l'Universite de l'Etat de Washington (Seattle, USA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Construction d'une carte genetique chez le peuplier : marquage et localisation des genes de resistance a Melampsora sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.F. Stettler</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradschaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Marqueurs Moleculaires chez les Vegetaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775929v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Schemas de selection Nord-Americains. Exemple du programme de l'Universite de Washington et de l'Universite de l'Etat de Washington (Seattle, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Stettler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convegno Internazionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776462v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775141v1</w:t>
+                <w:t xml:space="preserve">hal-02776462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rapid markers linked with resistance to poplar rust (Melampsora larici-populina).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774632v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemas de selection europeens. Le point du programme francais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Identification of rapid markers linked with resistance to poplar rust (Melampsora larici-populina).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bonduelle</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
+              <w:t xml:space="preserve">Convegno Internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777671v1</w:t>
+                <w:t xml:space="preserve">hal-02774632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation des ressources genetiques de Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772627v1</w:t>
+                <w:t xml:space="preserve">hal-02774732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des ressources genetiques de Populus nigra</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774732v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du genome des peupliers par des marqueurs moleculaires. Applications en selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22059,51 +22059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar improvement for short-term biomass production : the French programme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22154,90 +22154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22292,51 +22292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. I. Some physiological and biochemical events of the progamic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22387,64 +22387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22482,77 +22482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. II. Information molecules of the pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22584,325 +22584,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02855375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités de la reproduction sexuée des gymnospermes. Cas des Larix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Problèmes posés par la biologie florale chez Larix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet Masimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incompatibilié pollinique et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Rennes, France. pp.198-204</w:t>
+              <w:t xml:space="preserve">Incompatibilité pollinique et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Lyon, France. pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644868v1</w:t>
+                <w:t xml:space="preserve">hal-04642173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar improvement New strategies currently in progress in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Particularités de la reproduction sexuée des gymnospermes. Cas des Larix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zandonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party - Breeding poplars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1984, Ottawa - Canada, Canada</w:t>
+              <w:t xml:space="preserve">Incompatibilié pollinique et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Rennes, France. pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642287v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes posés par la biologie florale chez Larix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Poplar improvement New strategies currently in progress in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnet Masimbert</w:t>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incompatibilité pollinique et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Lyon, France. pp.205-213</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party - Breeding poplars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1984, Ottawa - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642173v1</w:t>
+                <w:t xml:space="preserve">hal-04642287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22946,51 +22946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23054,64 +23054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23147,609 +23147,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Chevalier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736217v1</w:t>
+                <w:t xml:space="preserve">hal-02608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
+                <w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608517v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bliard</w:t>
+                <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787917v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608524v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
@@ -23778,64 +23778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23916,51 +23916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valse ligérienne des îles de Mareau-aux-Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24054,51 +24054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24192,51 +24192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24261,77 +24261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des travaux sur le comportement de la famille de Castor d'Europe, présent sur les îles depuis 1983. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24382,51 +24382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24568,51 +24568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
@@ -24635,489 +24635,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Salicaceae seedlings related to the dynamics of alluvial bars during floods: differentiating bed erosion, uprooting and burying</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane El Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. , 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739249v1</w:t>
+                <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Study of Salicaceae x European beaver (Castor fiber) interactions following modification of Populus nigra resources by fluvial maintenance operations in the mosaic of islands of Mareau-aux-près (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268619v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Salicaceae x European beaver (Castor fiber) interactions following modification of Populus nigra resources by fluvial maintenance operations in the mosaic of islands of Mareau-aux-près (Loire, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268618v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fate of Salicaceae seedlings related to the dynamics of alluvial bars during floods: differentiating bed erosion, uprooting and burying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268616v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources and potential for candidate-gene association studies in European black poplar for leaf rust resistance</w:t>
               </w:r>
@@ -25129,64 +25129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25280,51 +25280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orléans, France. 2009</w:t>
@@ -25580,402 +25580,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianjun Hu</w:t>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jianjun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+                <w:t xml:space="preserve">S. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662757v1</w:t>
+                <w:t xml:space="preserve">hal-04662715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+                <w:t xml:space="preserve">Jianjun Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jianjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662770v1</w:t>
+                <w:t xml:space="preserve">hal-04662757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic poplar in the field : 10 years of experimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cornu</w:t>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hawkins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Borel</w:t>
+                <w:t xml:space="preserve">D. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662715v1</w:t>
+                <w:t xml:space="preserve">hal-04662770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25993,51 +25993,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripisylves et forêts alluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26235,51 +26235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de genes entre peupliers cultives et peupliers sauvages en France : Risques lies a la culture de peupliers transgeniques. Synthese bibliographique realisee dans le cadre du contrat INRA/MAF : Possibilites et limites pour la dissemination de peupliers genetiquement modifies en plantations artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26310,90 +26310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26441,51 +26441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar improvement for short-term biomass production. The french programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26561,51 +26561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive study sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26686,64 +26686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et valorisation des ressources génétiques du Peuplier noir (Populus nigra L.) des milieux alluviaux du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26814,260 +26814,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peupliers, Populus sp. (2n=2x=38) (Salicacées)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources génétiques du peuplier noir (Populus nigra L.) dans la plaine rhénane alsacienne : états des lieux, programme de conservation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et amélioration de cinquante plantes cultivées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2006, 2-7380-1215-9</w:t>
+              <w:t xml:space="preserve">Entwicklung und Behandlung dealpiner Auwälder;Dynamique et gestion des forêts alluviales déalpines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Forest Research Institute Baden-Württemberg, 2006, Waldschutzgebiete Baden Württemberg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815372v1</w:t>
+                <w:t xml:space="preserve">hal-02823338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources génétiques du peuplier noir (Populus nigra L.) dans la plaine rhénane alsacienne : états des lieux, programme de conservation et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les peupliers, Populus sp. (2n=2x=38) (Salicacées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise L. Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entwicklung und Behandlung dealpiner Auwälder;Dynamique et gestion des forêts alluviales déalpines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Forest Research Institute Baden-Württemberg, 2006, Waldschutzgebiete Baden Württemberg</w:t>
+              <w:t xml:space="preserve">Histoire et amélioration de cinquante plantes cultivées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2006, 2-7380-1215-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823338v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des peupliers et de la populiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les insectes associés aux peupliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27174,51 +27174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mentor effects in pistil-mediated pollen-pollen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget-Faurobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27269,51 +27269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled reproduction of Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Populus and its implications for management and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NRC Research Press, 1996, 0-660-16506-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27338,64 +27338,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27504,51 +27504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation, survie et développement des semis de salicacées (Populus nigra et Salix alba) sur une grève de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Goetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27592,64 +27592,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription au Catalogue National des variétés forestières de 2 variétés mélange clonal Peuplier noir : Rhône-Saône et Rhône-Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27680,90 +27680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Peuplier noir (&amp;lt;i&amp;gt;Populus nigra&amp;lt;/i&amp;gt;) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27873,64 +27873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription au Catalogue National des variétés forestières de 3 variétés mélange clonal Peuplier noir : Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27948,51 +27948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir, Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rogeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28023,64 +28023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscription au Catalogue National des variétés forestières de 3 variétés mélange clonal Peuplier noir : Rhin, Garonne et Loire. 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28098,64 +28098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche technique pour la conservation génétique. Peuplier noir. Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28257,51 +28257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28471,51 +28471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplier noir : diversité génétique au sein de la réserve naturelle de l’Île de la Platière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28829,77 +28829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2019, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28925,51 +28925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMareau : Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA AGPF. 2015, 195 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -28991,51 +28991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Etablissement public Loire. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -29123,51 +29123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29363,51 +29363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29415,51 +29415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -29485,51 +29485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afforestation, forestry research, planning and development in the three north region (phase I). Propositions for a poplar breeding programme in northeast China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Tang Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29586,51 +29586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29661,90 +29661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dynamique des peuplements naturels de peupliers noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DERF-INRA--61-21-10/94, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29762,64 +29762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonadé-Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30002,51 +30002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupliers noirs et baumiers à l'INRA : passé, présent, futur...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30109,51 +30109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of molecular marker technologies in Populus breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30246,51 +30246,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibilite interspecifique chez Populus : approches physiologique et biochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -30443,51 +30443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupliers et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Plantes et Société, Poitiers, France. 2021, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30505,51 +30505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme National de Conservation des Ressources Génétiques d’espèces forestières : le cas particulier du Peuplier noir (Populus nigra L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysages, Forêt, Orléans, France. 2021, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30567,51 +30567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et originalités des écosystèmes terrestres et relations avec les activités humaines : les ripisylves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université d'Orléans / master Forêt, Agrosystèmes et mobilisation des Bois, France. 2018, 162 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30781,51 +30781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37421B87"/>
+    <w:nsid w:val="C3D50D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30929,51 +30929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3211B84C"/>
+    <w:nsid w:val="B45163B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31077,51 +31077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2475DB6B"/>
+    <w:nsid w:val="6D5A733B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31225,51 +31225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="90055DDC"/>
+    <w:nsid w:val="10EC5E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31373,51 +31373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="47569450"/>
+    <w:nsid w:val="99D23C19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31521,51 +31521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D275E387"/>
+    <w:nsid w:val="41C22AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31669,51 +31669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="97134062"/>
+    <w:nsid w:val="7A87741A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31918,51 +31918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DHJHGS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-018-1121-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11789" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3KRH7G3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65335" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7WPB43L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T987GL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden Broeck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cox" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.677" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden-Broeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Michiels" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verschelde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0180-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25QTH24H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Amagar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2006.00832.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55NZC5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An van den Broeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Bockstaele" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Slycken" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01407.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586391v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677486v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.4.425" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883933v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanslycken" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676076v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monchaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Watson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Otto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707438v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zandonella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yang Zhimin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882503v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerhoas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722513v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726897v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882415v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723436v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knox" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25747" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725415v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bruce Knox" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaudet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519864v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799608v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795391v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799678v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754086v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823246v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753760v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832131v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832491v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudouresque" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.S. Kertadikara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773575v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Stettler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642287v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642173v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455688v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739249v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268618v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818891v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855765v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cr&#233;pet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champion" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandlyonmag.com/en-images/?galid=30" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815372v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginistry" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823338v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582484v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget-Faurobert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835837v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Stanton" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521136v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798271v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ranty" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacquemin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521129v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267956v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rogeon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832829v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519896v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602296v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795663v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tang Qian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677300v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857101v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534342v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519929v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822119v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DHJHGS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-018-1121-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3KRH7G3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7WPB43L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T987GL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden Broeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.677" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden-Broeck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Michiels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verschelde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0180-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25QTH24H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Amagar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2006.00832.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55NZC5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Bockstaele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanslycken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An van den Broeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Slycken" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01407.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.4.425" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676076v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monchaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Otto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zandonella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yang Zhimin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerhoas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726897v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726927v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25747" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725415v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bruce Knox" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519864v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799678v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754086v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823246v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753760v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudouresque" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.S. Kertadikara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773575v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775929v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Stettler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642173v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644868v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642287v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455688v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268618v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739249v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818891v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855765v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cr&#233;pet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champion" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandlyonmag.com/en-images/?galid=30" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823338v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815372v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginistry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582484v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget-Faurobert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835837v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Stanton" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521136v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798271v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ranty" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacquemin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521129v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267956v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rogeon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832829v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519896v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602296v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795663v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tang Qian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677300v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857101v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534342v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519929v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822119v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>