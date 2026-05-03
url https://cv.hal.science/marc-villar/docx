--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2155,723 +2155,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Slámová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Grefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956072v1</w:t>
+                <w:t xml:space="preserve">hal-02624983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624983v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Non-migrating Bar Morphodynamics on Survival of Populus nigra Seedlings during Floods</w:t>
+                <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+                <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jugé</w:t>
+                <w:t xml:space="preserve">Gaillard Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-018-1121-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-019-7561-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02045329v1</w:t>
+                <w:t xml:space="preserve">hal-03153386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of amendments (biochar, compost and garden soil) added to a mining technosol contaminated by Pb and As to allow poplar seed (Populus nigra L.) germination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-019-7561-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.732-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153386v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02455661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil seed banks in the floodplain of a large river: A test of hypotheses on seed bank composition in relation to flooding and established vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Non-migrating Bar Morphodynamics on Survival of Populus nigra Seedlings during Floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (4), pp.732-745. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.275-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-018-1121-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02455661v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02045329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection des habitats insulaires ligériens par drone : Retour d’expérience sur les îles de Mareau-aux-Prés (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Beslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,64 +3156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie des semis de ligneux pionniers dans les lits fluviaux : approche in et ex situ des facteurs de contrôle abiotiques et biologiques des espèces Populus nigra et Salix alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,77 +3431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial islands: First stage of development from nonmigrating (forced) bars and woody-vegetation interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3560,103 +3560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of nonmigrating mid-channel bar and superimposed dunes in a sandy-gravelly river (Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 248, pp.185-204. </w:t>
@@ -4093,567 +4093,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t>
+                <w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+                <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.102. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721759v1</w:t>
+                <w:t xml:space="preserve">hal-02647348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural hybridization and potential seed set of sympatric Populus nigra and Populus x canadensis along the river IJzer in Flanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+                <w:t xml:space="preserve">An Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (3), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779677v1</w:t>
+                <w:t xml:space="preserve">hal-01267786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating genome annotation and QTL position to identify candidate genes for productivity, architecture and water-use efficiency in Populus spp</w:t>
+                <w:t xml:space="preserve">Expression analysis of LIM gene family in poplar, toward an updated phylogenetic classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Monclus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647348v1</w:t>
+                <w:t xml:space="preserve">hal-00721759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hybridization and potential seed set of sympatric Populus nigra and Populus x canadensis along the river IJzer in Flanders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation in situ des ressources génétiques forestières : stratégies, dimensions nationale et pan-européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Vanden Broeck</w:t>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cox</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267786v1</w:t>
+                <w:t xml:space="preserve">hal-00779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With a little help from my friends: hybrid fertility of exotic Populus x canadensis enhanced by related native Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Vanden-Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,247 +4732,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+                <w:t xml:space="preserve">Haut-Rhône : sauver le Peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779754v1</w:t>
+                <w:t xml:space="preserve">hal-02642102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut-Rhône : sauver le Peuplier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Desplanque</w:t>
+                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.49-50</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642102v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSR-based analysis of clonality, spatial genetic structure and introgression from the Lombardy poplar into a natural population of Populus nigra L. along the Loire River</w:t>
               </w:r>
@@ -5334,51 +5334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Peuplier noir en France : pourquoi conserver ses ressources génétiques et comment les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5416,64 +5416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity, water-use efficiency and tolerance to moderate water deficit correlate in 33 poplar genotypes from a Populus deltoides × Populus trichocarpa F1 progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,64 +5934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-channel woody vegetation control on flow and sedimentary processes: the example of an anabranch of the River Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,77 +6076,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drought on productivity and water use efficiency in 29 genotypes of Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,329 +6312,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
+                <w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An van den Broeck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jos van Slycken</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Héois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62, pp.601-613</w:t>
+              <w:t xml:space="preserve">Informations forêt AFOCEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677874v1</w:t>
+                <w:t xml:space="preserve">hal-02680259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GIS peuplier, 4 ans après sa création</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Natural hybridization between cultivated poplars and their wild relatives: evidence and consequences for native poplar populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An van den Broeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Bockstaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Héois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jos van Slycken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations forêt AFOCEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, fiche 708, pp.1-6</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.601-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680259v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity, leaf traits and carbon isotope discrimination in 29 Populus deltoides x P. nigra clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6724,51 +6724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6806,51 +6806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of leaf traits related to productivity in 31 Populus deltoides x Populus nigra clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,243 +7192,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplier noir : un patrimoine naturel à préserver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Forestier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23 (247), pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676076v1</w:t>
+                <w:t xml:space="preserve">hal-02672140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Le peuplier noir : un patrimoine naturel à préserver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
+              <w:t xml:space="preserve">, 2004, 23 (247), pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672140v1</w:t>
+                <w:t xml:space="preserve">hal-02676076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t>
               </w:r>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Weilun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Silvae Sinicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7535,51 +7535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupement d'intérêt scientifique Peuplier : la recherche française unit ses forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143, pp.42-44</w:t>
@@ -7785,77 +7785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un Groupement d'Intérêt Scientifique (GIS) &amp;quot;Peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7893,51 +7893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La populiculture à la recherche de la résistance durable aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,51 +8113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single gene cluster controls incompatibility and partial resistance to various Melampsora larici-populina races in hybrid poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8260,51 +8260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 110 (3), pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8342,51 +8342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of rust resistance in poplars (Melampsora larici-populina Kleb/Populus sp.) by bulked segregant analysis in a 2 x 2 factorial mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,415 +8431,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and classical genetics of poplar/rusts resistance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 2 (1), pp.4</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701757v1</w:t>
+                <w:t xml:space="preserve">hal-02582039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and classical genetics of poplar/rusts resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
+              <w:t xml:space="preserve">Dendrome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2 (1), pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582039v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 81 (3), pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9084,77 +9084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, pp.76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,51 +9516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9786,489 +9786,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mentor pollen phenomenon in poplars : a new concept</w:t>
+                <w:t xml:space="preserve">Sexual reproduction in Populus. II. Information molecules of the pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Dumas</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kerhoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 78, pp.129-135</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.67s-71s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722513v1</w:t>
+                <w:t xml:space="preserve">hal-02720216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in Populus I. Some physiological and biochemical events of the progamic phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mentor pollen phenomenon in poplars : a new concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.64s-66s</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 78, pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882502v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in Populus II. Information molecules of the pollen grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual reproduction in Populus I. Some physiological and biochemical events of the progamic phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.67s-71s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.64s-66s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882503v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual reproduction in Populus. II. Information molecules of the pollen grain</w:t>
+                <w:t xml:space="preserve">Sexual reproduction in Populus II. Information molecules of the pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.67s-71s</w:t>
+              <w:t xml:space="preserve">, 1989, 46 (Suppl), pp.67s-71s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720216v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. I. Some physiological and biochemical events of the progamic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 46 (suppl.), pp.64s-66s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10509,51 +10509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The route of the pollen tube from stigma to ovule in Populus nigra : a new look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10604,51 +10604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The route of the pollen tube from stigma to ovule in Populus nigra : a new look</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10790,77 +10790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective pollination period and nature of pollen-collecting apparatus in the Gymnosperm, Larix leptolepis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bruce Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 53 (2), pp.279-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11036,256 +11036,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526363v1</w:t>
+                <w:t xml:space="preserve">hal-04879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve Naturelle de l’île de la Platière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Benoit</w:t>
+                <w:t xml:space="preserve">Peuplier noir et diversité au sein de la Réserve naturelle de l’Ile de la Platière : étude génétique des semis des nouvelles générations installées suite aux travaux de renaturation sur ce tronçon du vieux Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Bounous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Dec 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879348v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour les principales essences forestières de la ripisylve? Etats des lieux et prospectives</w:t>
               </w:r>
@@ -11390,260 +11390,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">National programme on conservation of genetic resources of Populus nigra in France: results of 15 years of in situ and ex situ programmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Reforesté « Les plantations forestières : Représentations et réalité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France. pp.13</w:t>
+              <w:t xml:space="preserve">COST Action “CONVERGES (CA16208): Knowledge conversion for enhancing management of European riparian ecosystems and services”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610028v1</w:t>
+                <w:t xml:space="preserve">hal-03519850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National programme on conservation of genetic resources of Populus nigra in France: results of 15 years of in situ and ex situ programmes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Peupleraies sauvages et plantées. Contrastes et similitudes sous l'angle biologique et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action “CONVERGES (CA16208): Knowledge conversion for enhancing management of European riparian ecosystems and services”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Séminaire Reforesté « Les plantations forestières : Représentations et réalité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519850v1</w:t>
+                <w:t xml:space="preserve">hal-02610028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The very first steps of primary succession in floodplains – Results from 4 years of vegetation and seed bank monitoring on a new sediment bar in the middle Loire River (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11681,90 +11681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12397,51 +12397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt alluviale ligérienne, autre forêt remarquable de la Région Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12624,260 +12624,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur le suivi floristique des îles de Mareau-aux-Prés (45). Projet BioMareau-II « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre - Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.24</w:t>
+              <w:t xml:space="preserve">Journée d'échanges entre établissements de recherche et associations naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nogent-sur-Vernisson, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607033v1</w:t>
+                <w:t xml:space="preserve">hal-02606546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le suivi floristique des îles de Mareau-aux-Prés (45). Projet BioMareau-II « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire bryo-lichénique des troncs de quelques couples d'Érable négondo (E.n.) et de Peuplier noir (P.n.) sur Grande Île (Saint-Père-sur-Loire, Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges entre établissements de recherche et associations naturalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nogent-sur-Vernisson, France. pp.15</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Botaniques du Centre - Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Blois, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606546v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi floristique des îles de Mareau-aux-Prés (45) avec des relevés de grandes surfaces. Projet BioMareau-II (2016-2019) « Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire »</w:t>
               </w:r>
@@ -12902,51 +12902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hémeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13051,553 +13051,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742776v1</w:t>
+                <w:t xml:space="preserve">hal-01595189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292829v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595189v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges : de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Arbre(s) et Paysage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Homme et le Peuplier noir (Populus nigra L.) à travers les âges: de l’utilisation de cette ressource naturelle par les paysans du fleuve au programme national actuel de conservation des ressources génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,51 +13605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Nature et Paysage 2016 « Arbre(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13700,77 +13700,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantereau Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
@@ -13793,221 +13793,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riparian forest status and management challenges : the Loire river. in workshop : Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Ressource génétique en péril : le peuplier noir : inventaire, diversité génétique et valorisation. Le point sur le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Menaces sur nos Arbres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de l'Eure. FRA., Nov 2015, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799608v1</w:t>
+                <w:t xml:space="preserve">hal-02795391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource génétique en péril : le peuplier noir : inventaire, diversité génétique et valorisation. Le point sur le bassin de la Seine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menaces sur nos Arbres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de l'Eure. FRA., Nov 2015, Evreux, France</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795391v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14015,512 +14045,482 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riparian forest status and management challenges : the Loire river. in workshop : Synthesizing riparian science and management challenges on large, multi-use rivers: cross-system lessons from Europe and North America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion conservatoire des Ripisylves - Ce qu'il faut savoir sur les Peupliers et en particulier sur le Peuplier Noir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Forum Interrégional "Rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPIE Val de Gartempe. FRA. Réseau Techniciens Médiateurs de Rivières (TMR)., Nov 2014, Lathus, France</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796580v1</w:t>
+                <w:t xml:space="preserve">hal-02801095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construction de projets scientifiques en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
+              <w:t xml:space="preserve">2. forum territorial de culture scientifique en région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801095v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction de projets scientifiques en milieu scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Vers une gestion conservatoire des Ripisylves - Ce qu'il faut savoir sur les Peupliers et en particulier sur le Peuplier Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. forum territorial de culture scientifique en région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">9. Forum Interrégional "Rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPIE Val de Gartempe. FRA. Réseau Techniciens Médiateurs de Rivières (TMR)., Nov 2014, Lathus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799678v1</w:t>
+                <w:t xml:space="preserve">hal-02796580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations naturelles du Peuplier noir ( Populus nigra L.) en Loire : inventaire, diversité génétique et adaptation aux variations de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14595,277 +14595,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ZAL/CNRS/CITERES : La biodiversité du bassin versant de la Loire. Facteurs déterminants et interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LTER Zone Atelier Loire. FRA., Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - Vegetation in and around water: patterns, processes and threats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748672v1</w:t>
+                <w:t xml:space="preserve">hal-00802490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of alluvial vegetation of the Loire River (France) in relation to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lemonnier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Symposium of the International Association for Vegetation Science - Vegetation in and around water: patterns, processes and threats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. 5 p</w:t>
+              <w:t xml:space="preserve">Séminaire ZAL/CNRS/CITERES : La biodiversité du bassin versant de la Loire. Facteurs déterminants et interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LTER Zone Atelier Loire. FRA., Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802490v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
               </w:r>
@@ -14890,51 +14890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14976,64 +14976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétation comme paramètre structurant de l’édification sédimentaire des îles de Loire : exemple du laboratoire grandeur nature de Mareau-aux-prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15153,51 +15153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
@@ -15345,695 +15345,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+                <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilbon</w:t>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Haran</w:t>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757507v1</w:t>
+                <w:t xml:space="preserve">hal-02756895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards marker informed poplar breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Muranty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+                <w:t xml:space="preserve">Leszek Karliński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756895v1</w:t>
+                <w:t xml:space="preserve">hal-02754576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Tuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leszek Karliński</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754576v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758426v1</w:t>
+                <w:t xml:space="preserve">hal-02753500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra as keystone species able to cope with the ongoing climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
+                <w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753500v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of carbon isotope discrimination in seedlings from Populus nigra L. populations grown under contrasting temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16153,51 +16153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
@@ -16377,51 +16377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16601,51 +16601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et valorisation des ressources génétiques du peuplier noir en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16696,77 +16696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of traits associated with biomass production, water-use efficiency and water stress tolerance in the poplar genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16808,51 +16808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’une aventure, d’un dialogue, d’une collaboration entre chercheurs et gestionnaires. Projet de recherche POPLOIRE. Nécessaires collaborations entre les instituts de recherche et les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales de la Haie Champêtre en Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Melle, France. 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16877,64 +16877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficience d'utilisation de l'eau chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17373,51 +17373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to drought in Populus: QTL analysis of productivity and carbon isotope discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17498,51 +17498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effects on functional leaf determinants of water use efficiency and productivity in poplar clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17550,51 +17550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplar symposium: Understanding Poplar: From Genes To Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Göttingen, Germany. n.p</w:t>
@@ -17617,70 +17617,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des feuilles comme indicateur de la productivité et de la discrimination isotopique du carbone chez le peupliers euraméricains</w:t>
+                <w:t xml:space="preserve">Functional diversity among Populus and Canadensis cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17696,116 +17696,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nancy, France. 14 p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Projet Européen Establish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nancy, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832090v1</w:t>
+                <w:t xml:space="preserve">hal-02832491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity among Populus and Canadensis cultivars</w:t>
+                <w:t xml:space="preserve">Caractères foliaires de productivité et de discrimination isotopique vis-à-vis du carbone chez 31 cultivars de P x canadensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17821,116 +17821,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Projet Européen Establish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nancy, France. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire ECOGENE. Approches du fonctionnement des végétaux en relation avec leur environnement combinant écophysiologie, génétique et génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Versailles, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832491v1</w:t>
+                <w:t xml:space="preserve">hal-02832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractères foliaires de productivité et de discrimination isotopique vis-à-vis du carbone chez 31 cultivars de P x canadensis</w:t>
+                <w:t xml:space="preserve">La structure des feuilles comme indicateur de la productivité et de la discrimination isotopique du carbone chez le peupliers euraméricains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17946,116 +17946,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ECOGENE. Approches du fonctionnement des végétaux en relation avec leur environnement combinant écophysiologie, génétique et génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Versailles, France. 13 p</w:t>
+              <w:t xml:space="preserve">5. Journée d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832131v1</w:t>
+                <w:t xml:space="preserve">hal-02832090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and physiological foliar traits indicators of growth, productivity and drought tolerance level of 31 Populus x canadensis clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18196,73 +18196,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769904v1</w:t>
+                <w:t xml:space="preserve">hal-02770282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
               </w:r>
@@ -18321,73 +18321,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
+              <w:t xml:space="preserve">5. Rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770282v1</w:t>
+                <w:t xml:space="preserve">hal-02769904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t>
               </w:r>
@@ -18412,51 +18412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18537,51 +18537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18600,648 +18600,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Populus nigra network : progress of country activities : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion AIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
+              <w:t xml:space="preserve">3rd meeting EUFORGEN "Populus nigra network", Sarvar, HUN, 5-7 October 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Sarvar, Hungary. pp.23-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769999v1</w:t>
+                <w:t xml:space="preserve">hal-02578770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus nigra network : progress of country activities : France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Pinus nigra network : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting EUFORGEN "Populus nigra network", Sarvar, HUN, 5-7 October 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Sarvar, Hungary. pp.23-28</w:t>
+              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578770v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus nigra network : France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Meeting EUFORGEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Sarvar, Hungary</w:t>
+              <w:t xml:space="preserve">Réunion AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, L'Isle sur la Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768400v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
+                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lesage</w:t>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766829v1</w:t>
+                <w:t xml:space="preserve">hal-04666203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">S. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666203v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19318,90 +19318,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme national de conservation de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission technique nationale de conservation des ressources génétiques forestières, Paris, 2 mai 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Paris, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19426,90 +19426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and genetic approaches to rust resistance (Melampsora sp.) in poplar (Populus sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19586,51 +19586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19672,51 +19672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19724,51 +19724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRIEG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
@@ -19797,64 +19797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique des populations de races de rouille dans des populations cultivées et sauvages de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19918,64 +19918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'expérimentation populicole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20026,77 +20026,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20121,90 +20121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20246,90 +20246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20423,51 +20423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bisoffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
@@ -20699,51 +20699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20837,64 +20837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20919,103 +20919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21053,51 +21053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative resistance of Populus sp. to leaf rust Melampsora larici-populina Kleb. : Identification of RAPD markers in a 2x2 factorial mating design. Poster abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21135,77 +21135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schemas de selection europeens. Le point du programme francais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21256,51 +21256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradschaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21420,51 +21420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21528,51 +21528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21636,51 +21636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rapid markers linked with resistance to poplar rust (Melampsora larici-populina).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21718,51 +21718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources genetiques de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21938,51 +21938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du genome des peupliers par des marqueurs moleculaires. Applications en selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22085,51 +22085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Biomass for Energy and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1989, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22193,51 +22193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22279,77 +22279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. I. Some physiological and biochemical events of the progamic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22400,51 +22400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22495,77 +22495,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual reproduction in Populus. II. Information molecules of the pollen grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22666,243 +22666,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités de la reproduction sexuée des gymnospermes. Cas des Larix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Said</w:t>
+                <w:t xml:space="preserve">Poplar improvement New strategies currently in progress in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incompatibilié pollinique et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1984, Rennes, France. pp.198-204</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party - Breeding poplars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1984, Ottawa - Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644868v1</w:t>
+                <w:t xml:space="preserve">hal-04642287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar improvement New strategies currently in progress in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gaget</w:t>
+                <w:t xml:space="preserve">Particularités de la reproduction sexuée des gymnospermes. Cas des Larix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zandonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Teissier Du Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party - Breeding poplars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1984, Ottawa - Canada, Canada</w:t>
+              <w:t xml:space="preserve">Incompatibilié pollinique et Amélioration des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, Rennes, France. pp.198-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642287v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23028,64 +23028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fluvial bar morphodynamics on seedling survival during floods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23147,293 +23147,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608524v1</w:t>
+                <w:t xml:space="preserve">hal-02736174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bliard</w:t>
+                <w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787917v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23442,357 +23442,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Menanteau</w:t>
+                <w:t xml:space="preserve">Adaptive response of black poplar (Populus nigra L.) to increased temperature: genetic variation of the effect of a temperature increase on seedlings leaf and root traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736174v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t>
               </w:r>
@@ -23830,51 +23830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
@@ -23897,765 +23897,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02045340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valse ligérienne des îles de Mareau-aux-Prés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des travaux sur le comportement de la famille de Castor d'Europe, présent sur les îles depuis 1983. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brodut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bertel</w:t>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606543v1</w:t>
+                <w:t xml:space="preserve">hal-02608511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles espèces et populations de saules utiliser en génie végétal face à la sécheresse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valse ligérienne des îles de Mareau-aux-Prés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brodut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">Olivier Bertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606828v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Quelles espèces et populations de saules utiliser en génie végétal face à la sécheresse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">ECOVEG13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608512v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des travaux sur le comportement de la famille de Castor d'Europe, présent sur les îles depuis 1983. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dubois</w:t>
+                <w:t xml:space="preserve">BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mårell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608511v1</w:t>
+                <w:t xml:space="preserve">hal-02608512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 168 p., 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
+              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742719v1</w:t>
+                <w:t xml:space="preserve">hal-01269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la composition génétique et de la microstructuration spatiale de semis de Populus nigra, installés sur une nouvelle barre sédimentaire de Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de Recherche Rhône-Alpes sur les Infrastructures et l’Eau (GRAIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269242v1</w:t>
+                <w:t xml:space="preserve">hal-02742719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
               </w:r>
@@ -24693,51 +24693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
@@ -24760,407 +24760,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Salicaceae x European beaver (Castor fiber) interactions following modification of Populus nigra resources by fluvial maintenance operations in the mosaic of islands of Mareau-aux-près (Loire, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">The fate of Salicaceae seedlings related to the dynamics of alluvial bars during floods: differentiating bed erosion, uprooting and burying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268618v1</w:t>
+                <w:t xml:space="preserve">hal-02739249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Coraline Wintenberger</w:t>
+                <w:t xml:space="preserve">Study of Salicaceae x European beaver (Castor fiber) interactions following modification of Populus nigra resources by fluvial maintenance operations in the mosaic of islands of Mareau-aux-près (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dimouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268619v1</w:t>
+                <w:t xml:space="preserve">hal-01268618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of Salicaceae seedlings related to the dynamics of alluvial bars during floods: differentiating bed erosion, uprooting and burying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Small-scale spatial genetic structure of Populus nigra 2013 seedlings on a new sandy-gravelly bar appeared after fluvial maintenance operations in the Loire River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Wintenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union symposium (AGU Fall Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. , 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739249v1</w:t>
+                <w:t xml:space="preserve">hal-01268619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources and potential for candidate-gene association studies in European black poplar for leaf rust resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25254,77 +25254,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orléans, France. 2009</w:t>
@@ -25392,51 +25392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Seillac, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25763,51 +25763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jianjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t>
@@ -25849,51 +25849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26349,51 +26349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26467,51 +26467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26561,51 +26561,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive study sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26820,51 +26820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources génétiques du peuplier noir (Populus nigra L.) dans la plaine rhénane alsacienne : états des lieux, programme de conservation et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26954,51 +26954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise L. Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et amélioration de cinquante plantes cultivées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2006, 2-7380-1215-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27105,51 +27105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populus hybrides des sections Aigeiros et Tacamahaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources génétiques forestières en France : t. 2 Les feuillus, ARBEZ M., LACAZE J.F.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA; Bureau des ressources génétiques, pp.213-218, 1998, 2-7380-0842-9;2-908447-11-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27351,64 +27351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27785,51 +27785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité du peuplier noir à partir d’une étude biométrique des feuilles - Est-ce que la latitude influence la taille des feuilles de Peuplier noir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28098,51 +28098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche technique pour la conservation génétique. Peuplier noir. Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28257,51 +28257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28484,64 +28484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prat-Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CEN38. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28816,51 +28816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses aux questions des gestionnaires du DPF Loire adressées aux participants des projets BioMareau I et II (2012-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29057,51 +29057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d'Admission de Mélanges clonaux destinés à la production, par voie végétative, de matériels forestiers de reproduction qualifiés de Peuplier &amp;quot;Seine Plaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -29123,51 +29123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver et utiliser la diversité des ressources génétiques forestières pour renforcer la capacité d'adaptation des forêts au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29363,51 +29363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balsemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29573,51 +29573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des peupliers aux rouilles foliaires. Recherche de marqueurs moléculaires de la résistance aux rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29661,51 +29661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dynamique des peuplements naturels de peupliers noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30135,51 +30135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc van Montagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30349,51 +30349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources génétiques du peuplier noir dans son habitat : bases biologiques, génétiques et écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30437,151 +30437,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peupliers et Société</w:t>
+                <w:t xml:space="preserve">Programme National de Conservation des Ressources Génétiques d’espèces forestières : le cas particulier du Peuplier noir (Populus nigra L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Plantes et Société, Poitiers, France. 2021, pp.113</w:t>
+              <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysages, Forêt, Orléans, France. 2021, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534342v1</w:t>
+                <w:t xml:space="preserve">hal-03534364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme National de Conservation des Ressources Génétiques d’espèces forestières : le cas particulier du Peuplier noir (Populus nigra L.)</w:t>
+                <w:t xml:space="preserve">Peupliers et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Agrosciences, Environnement, Territoires, Paysages, Forêt, Orléans, France. 2021, pp.190</w:t>
+              <w:t xml:space="preserve">Master. Plantes et Société, Poitiers, France. 2021, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534364v1</w:t>
+                <w:t xml:space="preserve">hal-03534342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et originalités des écosystèmes terrestres et relations avec les activités humaines : les ripisylves</w:t>
               </w:r>
@@ -30629,51 +30629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et originalités des écosystèmes terrestres et relations avec les activités humaines : les ripisylves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 101 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30781,51 +30781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3D50D9D"/>
+    <w:nsid w:val="8E7B2CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30929,51 +30929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B45163B5"/>
+    <w:nsid w:val="66A129D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31077,51 +31077,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D5A733B"/>
+    <w:nsid w:val="0B4917D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31225,51 +31225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10EC5E1C"/>
+    <w:nsid w:val="F8D53DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31373,51 +31373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="99D23C19"/>
+    <w:nsid w:val="031DFB4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31521,51 +31521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="41C22AFF"/>
+    <w:nsid w:val="21017FFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31669,51 +31669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7A87741A"/>
+    <w:nsid w:val="8AF2E255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31918,51 +31918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DHJHGS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jug&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-018-1121-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3KRH7G3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7WPB43L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T987GL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden Broeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cox" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.677" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden-Broeck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Michiels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verschelde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0180-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25QTH24H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Amagar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2006.00832.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55NZC5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Bockstaele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanslycken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677874v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An van den Broeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Slycken" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01407.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.4.425" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676076v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monchaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Otto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zandonella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yang Zhimin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882502v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882503v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerhoas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726897v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726927v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25747" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725415v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bruce Knox" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519864v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796580v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799678v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754086v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823246v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753760v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832491v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832131v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudouresque" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.S. Kertadikara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773575v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775929v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Stettler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642173v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644868v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642287v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455688v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268618v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739249v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818891v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855765v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cr&#233;pet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champion" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandlyonmag.com/en-images/?galid=30" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823338v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815372v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginistry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582484v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget-Faurobert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835837v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Stanton" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521136v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798271v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ranty" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacquemin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521129v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267956v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rogeon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832829v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519896v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602296v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795663v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tang Qian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677300v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857101v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534342v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519929v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822119v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonheme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DHJHGS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janssen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Alimpi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Milovanovi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Hinkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jansson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14247" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dimouro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.86" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rodr&#237;guez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Abraham" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Andreoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligita Bale&#382;entien&#279;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1604" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Opgenoorth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giab010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillard Marie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sabatier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7561-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455661v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12762" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Wintenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jug&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-018-1121-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Beslin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65335" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H3KRH7G3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.06.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7WPB43L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T987GL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0704-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-173" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267786v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden Broeck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cox" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.677" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Vanden-Broeck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn Michiels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verschelde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0180-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25QTH24H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Desplanque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651859v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0410-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649996v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Depierreux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr089" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Amagar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp075" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883408v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2006.00832.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S55NZC5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delmotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01630.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Bockstaele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Vanslycken" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677874v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An van den Broeck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos van Slycken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Delmotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01407.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586391v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;quivard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.4.425" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Guehl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brignolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676076v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monchaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579854v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684443v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradshaw" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700787v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Imbault" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Watson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Otto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stewart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702038v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707438v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troussard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710009v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Said" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zandonella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711058v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yang Zhimin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720216v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerhoas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722513v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882503v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726897v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723436v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Knox" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726927v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882415v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25747" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725415v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bruce Knox" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823697v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879348v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bounous" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526363v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prat-Mairet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519850v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Braud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fillatre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaudet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608528v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;meray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Roger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606546v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607033v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poncet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519864v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794777v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795391v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799678v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796580v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749999v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802490v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengue" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746327v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754088v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mattioni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Villani" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cherubini" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756963v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756895v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753500v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754086v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sabatti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758137v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Brinkhof" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823246v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dillen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812104v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753760v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760218v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829061v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832491v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832131v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832090v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boudouresque" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delay" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W.S. Kertadikara" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578770v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768400v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766961v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Direction de L'Espace Rural Et de La For&#234;t" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578771v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849161v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773575v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774042v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777671v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775929v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Stettler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774632v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvarel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856015v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781694v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855375v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642173v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet Masimbert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642287v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644868v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071607v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455688v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608511v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606543v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodut" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606828v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Forestier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608512v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742719v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/n_indexauteurs_uv.php" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739249v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268618v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268619v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818609v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818891v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662715v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/345/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4129-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175281v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rudow" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Buri&#225;nek" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/fileadmin/bioversity/publications/pdfs/WG7_report_05.21_corr.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-b-000459391" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846002v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855765v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cr&#233;pet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Champion" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandlyonmag.com/en-images/?galid=30" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823338v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815372v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginistry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582484v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaget-Faurobert" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835837v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Stanton" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846812v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547361v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goetsch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521136v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798271v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ranty" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jacquemin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521129v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267956v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rogeon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520983v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832829v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546345v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610027v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519896v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602296v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795663v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824848v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bentata" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835569v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tang Qian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677300v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857101v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810788v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534364v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534342v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519929v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822119v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>