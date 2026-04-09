--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -6758,294 +6758,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geo-MHYDAS: A landscape discretization tool for distributed hydrological modeling of cultivated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Michael Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (8), pp.1021-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2009.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657758v1</w:t>
+                <w:t xml:space="preserve">hal-02668916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-MHYDAS: A landscape discretization tool for distributed hydrological modeling of cultivated areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+                <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.P. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2009.12.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668916v1</w:t>
+                <w:t xml:space="preserve">hal-02657758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection spatiale et aéroportée</w:t>
               </w:r>
@@ -7279,264 +7279,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation : application to stemflow of banana (Musa spp.) plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+                <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (6), pp.936-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431836v1</w:t>
+                <w:t xml:space="preserve">hal-02662572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation : application to stemflow of banana (Musa spp.) plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.2151-2168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662572v1</w:t>
+                <w:t xml:space="preserve">hal-00431836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the role of a ditch network in groundwater recharge in a Mediterranean catchment using a water balance approach</w:t>
               </w:r>
@@ -14371,299 +14371,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of several agroclimatic soil water balance models with reference to their spatial application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702566v1</w:t>
+                <w:t xml:space="preserve">hal-02701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Non-uniform volume and water content changes in swelling clay soil : II. A field study on a vertisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.345-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701103v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform volume and water content changes in swelling clay soil : II. A field study on a vertisol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+                <w:t xml:space="preserve">A survey of several agroclimatic soil water balance models with reference to their spatial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.345-355</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713132v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating soil maps for prediction of soil water properties</w:t>
               </w:r>
@@ -15403,191 +15403,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d'une culture de maïs</w:t>
+                <w:t xml:space="preserve">Sur le retrait macroscopique d'un sol argileux gonflant, modele de relation entre le retrait vertical et les variations de teneur en eau. Verification experimentale du modele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rambal</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 305 (2), pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885047v1</w:t>
+                <w:t xml:space="preserve">hal-02727914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le retrait macroscopique d'un sol argileux gonflant, modele de relation entre le retrait vertical et les variations de teneur en eau. Verification experimentale du modele</w:t>
+                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d'une culture de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 305 (2), pp.511-516</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02727914v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'etude de la variabilite spatiale des sols</w:t>
               </w:r>
@@ -15776,51 +15776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d’une culture de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16341,277 +16341,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Hossard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Metay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694438v1</w:t>
+                <w:t xml:space="preserve">hal-04505443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Crevoisier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505443v2</w:t>
+                <w:t xml:space="preserve">hal-04694438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIPP-Viti: Réduire les impacts des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
               </w:r>
@@ -16705,51 +16705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16843,51 +16843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
@@ -16955,51 +16955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17941,277 +17941,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
+                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t>
+              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179952v1</w:t>
+                <w:t xml:space="preserve">hal-04223917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte R. Dromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Locale de la Recherche sur la Chlordécone aux Antilles (CLoReCA) du plan chlordécone IV.; Comité de Pilotage Scientifique National (CPSN) du plan chlordécone IV., Dec 2022, Le Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223917v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the MHYDAS-Pesticide-1.0 model in simulating pesticide concentrations in surface waters at plot-scale continuously over decades</w:t>
               </w:r>
@@ -19184,260 +19184,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213398v1</w:t>
+                <w:t xml:space="preserve">hal-02789532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789532v1</w:t>
+                <w:t xml:space="preserve">hal-04213398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t>
               </w:r>
@@ -23204,217 +23204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of a nematicide in surface and ground waters in a farmed tropical catchment with volcanic substratum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cattan</w:t>
+                <w:t xml:space="preserve">Impact of man-made management on water and polluant transfer in farmed basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-5597</w:t>
+              <w:t xml:space="preserve">Workshop on "integrated water resources management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Haydrarabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419565v1</w:t>
+                <w:t xml:space="preserve">hal-02812710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of man-made management on water and polluant transfer in farmed basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport of a nematicide in surface and ground waters in a farmed tropical catchment with volcanic substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "integrated water resources management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Haydrarabad, India</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-5597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812710v1</w:t>
+                <w:t xml:space="preserve">hal-00419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fossés agricoles dans la recharge des nappes en contexte méditerranéen</w:t>
               </w:r>
@@ -26515,575 +26515,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the water retention properties of soils: Performance of available pedotransfer functions and development of new approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General assembly of the European Geophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">16. Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769534v1</w:t>
+                <w:t xml:space="preserve">hal-02765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the mediterranean environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using information from reference areas for mapping soils and their properties over physiographic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765039v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using information from reference areas for mapping soils and their properties over physiographic regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Favrot</w:t>
+                <w:t xml:space="preserve">Prediction of the water retention properties of soils: Performance of available pedotransfer functions and development of new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. General assembly of the European Geophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765860v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and energy transfers in soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clothier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765163v1</w:t>
+                <w:t xml:space="preserve">hal-02767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass and energy transfers in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Chotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Clothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767697v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil conditions on the fruiting of the Perigord truffle (Tuber melanosporum)</w:t>
               </w:r>
@@ -27194,51 +27194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water retention properties: Performance of available pedotransfer functions and development of new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27246,51 +27246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27747,90 +27747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of available pedotransfer functions for predicting the water retention properties of french soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29784,51 +29784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29918,51 +29918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national sur les BVRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33160,51 +33160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenFLUID : an open-source software environment for modelling fluxes in landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37624,51 +37624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37933,246 +37933,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t>
+                <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2020, 89 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213286v1</w:t>
+                <w:t xml:space="preserve">hal-02945573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t>
+                <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t>
+              <w:t xml:space="preserve">Inrae. 2020, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945573v1</w:t>
+                <w:t xml:space="preserve">hal-04213286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel sur les outils de la recherche pour réduire les pollutions de l'eau par les pesticides</w:t>
               </w:r>
@@ -40605,51 +40605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R Bogena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-465-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guellouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Musa Baalousha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1295-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gottselig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eugster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8703-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137812746455793E12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151952" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJ65FBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0515-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Disko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BZK8GJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geniez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990121" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-K6BVR4J9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9268" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1F6LP9D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lacas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60043-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LS2B7P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506126v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ8V7GLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.04.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668916v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.12.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVH5B4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01262.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828357F80636A64CEEE6E97DBE213318B0752ACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2151-2009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0355" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay El Youssoufi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802435c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KRSJV65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C90F4W5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09HT644Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6958" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ22955S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661602v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sansoulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HJQH30-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix-H&#233;brard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P90HBLV5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boleve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castermant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.09.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5JQ2R2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660608v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbel Tiemeyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lennartz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NKCJV3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659284v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061186q" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0M27CTSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Marofi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.02.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR3H1JW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hebrard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81ZXW1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657528v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konosavsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682798v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Gril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603172v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682280v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674099v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669653v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676065v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696997v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wagner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683784v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694548v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687559v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Armstrong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Matthews" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Portwood" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926260v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688578v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685810v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689215v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702566v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713132v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705290v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webster" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710767v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710848v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mollet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715373v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885047v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rambal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727914v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717315v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730372v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719441v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744966v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749635v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137199v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816172v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815866v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817482v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419565v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812710v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137200v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Floure" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750669v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419564v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419557v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584163v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584164v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586541v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marli&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584162v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581481v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586548v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835101v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771522v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768895v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835684v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835102v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765333v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769534v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765039v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765860v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765163v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clothier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767586v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daigni&#232;res" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767478v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769641v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marofi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767493v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764589v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767125v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766165v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768035v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765258v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770878v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768514v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839321v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770492v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768201v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766536v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837083v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764921v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768561v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770435v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847928v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772310v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776751v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776440v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquillon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774103v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774892v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779381v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Loveland" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Mayr" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773705v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775899v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609011v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773816v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783264v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092393v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811211v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755354v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158113.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608200v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833749v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Noni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839442v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836357v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926207v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828320v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diallo" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841959v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842015v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853767v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Luc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938046v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926071v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926199v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926195v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804167v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818090v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_30" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822466v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826683v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druck Fuks" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836839v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839894v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843831v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843377v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854965v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789648v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Juan" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974817v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pdzn-0n48" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090048v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791463v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759050v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouzigues" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843535v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759098v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850887v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R Bogena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-465-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guellouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Musa Baalousha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1295-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gottselig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eugster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8703-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137812746455793E12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151952" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJ65FBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0515-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Disko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BZK8GJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geniez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990121" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-K6BVR4J9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9268" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1F6LP9D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lacas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60043-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LS2B7P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506126v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ8V7GLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.04.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.12.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVH5B4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01262.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828357F80636A64CEEE6E97DBE213318B0752ACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2151-2009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0355" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay El Youssoufi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802435c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KRSJV65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C90F4W5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09HT644Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6958" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ22955S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661602v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sansoulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HJQH30-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix-H&#233;brard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P90HBLV5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boleve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castermant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.09.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5JQ2R2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660608v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbel Tiemeyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lennartz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NKCJV3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659284v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061186q" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0M27CTSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Marofi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.02.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR3H1JW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hebrard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81ZXW1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657528v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konosavsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682798v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Gril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603172v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682280v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674099v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669653v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676065v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696997v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wagner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683784v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694548v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687559v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Armstrong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Matthews" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Portwood" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926260v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688578v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685810v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689215v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713132v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702566v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705290v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webster" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710767v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710848v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mollet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715373v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727914v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885047v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rambal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717315v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730372v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719441v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744966v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749635v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137199v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816172v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815866v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817482v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812710v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137200v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Floure" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750669v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419564v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419557v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584163v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584164v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586541v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marli&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584162v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581481v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586548v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835101v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771522v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768895v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835684v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835102v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765333v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765039v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765860v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769534v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765163v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clothier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767586v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daigni&#232;res" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767478v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769641v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marofi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767493v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764589v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767125v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766165v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768035v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765258v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770878v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768514v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839321v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770492v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768201v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766536v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837083v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764921v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768561v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770435v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847928v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772310v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776751v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776440v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquillon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774103v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774892v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779381v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Loveland" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Mayr" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773705v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775899v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609011v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773816v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783264v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092393v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811211v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755354v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158113.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608200v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833749v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Noni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839442v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836357v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926207v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828320v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diallo" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841959v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842015v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853767v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Luc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938046v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926071v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926199v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926195v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804167v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818090v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_30" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822466v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826683v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druck Fuks" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836839v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839894v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843831v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843377v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854965v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789648v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Juan" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974817v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pdzn-0n48" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090048v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791463v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759050v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouzigues" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843535v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759098v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850887v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>