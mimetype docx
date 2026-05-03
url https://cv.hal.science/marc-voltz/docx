--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,438 +100,438 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS Opinions: Towards a common vision for the future of hydrological observatories</w:t>
+                <w:t xml:space="preserve">Predicting the steady-state infiltration rates of agricultural soils of the Mediterranean region from their soil surface conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Nasta</w:t>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Blöschl</w:t>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heye R Bogena</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+                <w:t xml:space="preserve">Rafla Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Baatz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Zante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (2), pp.465 - 483. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 461, pp.117468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-465-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009056v1</w:t>
+                <w:t xml:space="preserve">hal-05409525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+                <w:t xml:space="preserve">HESS Opinions: Towards a common vision for the future of hydrological observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+                <w:t xml:space="preserve">Paolo Nasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dagès</w:t>
+                <w:t xml:space="preserve">Günter Blöschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Heye R Bogena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steffen Zacharias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Baatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.465 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-465-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192397v1</w:t>
+                <w:t xml:space="preserve">hal-05009056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the steady-state infiltration rates of agricultural soils of the Mediterranean region from their soil surface conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Metamodeling of a physically based pesticide runoff model with a long short-term memory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Zante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 461, pp.117468. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662 (Part A), pp.133800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409525v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chlordécone, une présence persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -576,1182 +576,1182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crevoisier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167357⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317421v1</w:t>
+                <w:t xml:space="preserve">hal-04694112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of a pesticide fate model for predicting multi-year surface runoff contamination in a Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.167357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718538v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for landscape-based environmental risk assessment (ERA) of pesticides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedological factors affecting pesticide retention in a series of tropical volcanic ash soils in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes de Alba-Gonzalez</w:t>
+                <w:t xml:space="preserve">Pauline Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Manon Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.108999. </w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.e00830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2024.e00830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694112v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178020v1</w:t>
+                <w:t xml:space="preserve">hal-04167462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PITCH: A model simulating the transfer and retention of pesticides in infiltrating ditches and channel networks for management design purposes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ADDI-Spraydrift: A comprehensive model of pesticide spray drift with an assessment in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164602⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2023.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178090v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenting evapotranspiration and surface energy fluxes over rainfed annual crops within a Mediterranean hilly agrosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+                <w:t xml:space="preserve">PITCH: A model simulating the transfer and retention of pesticides in infiltrating ditches and channel networks for management design purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.108117⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 891, pp.164602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930180v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of temperature corrections for pesticide half-lives in tropical and temperate soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.21468-21480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-022-23566-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow patterns and pathways of legacy and contemporary pesticides in surface waters in tropical volcanic catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Documenting evapotranspiration and surface energy fluxes over rainfed annual crops within a Mediterranean hilly agrosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 893, pp.164815. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.108117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167462v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role-playing game to stimulate thinking about vineyard management practices to limit pesticide use and impacts</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 380 (2), pp.134913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1841,77 +1841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide and agro-ecological transition: assessing the environmental and human impacts of pesticides and limiting their use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible futures of soil-mapping in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,429 +2362,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new efficient Bayesian parameter inference strategy: Application to flow and pesticide transport through unsaturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Anis Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Lanoix</w:t>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husam Musa Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.887 - 899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624794v1</w:t>
+                <w:t xml:space="preserve">hal-01853646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Raclot</w:t>
+                <w:t xml:space="preserve">Contrasting soil property patterns between ditch bed and neighbouring field profiles evidence the need of specific approaches when assessing water and pesticide fate in farmed landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zitouna</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 309, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949323v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new efficient Bayesian parameter inference strategy: Application to flow and pesticide transport through unsaturated porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry A. Mara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Guellouz</w:t>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husam Musa Baalousha</w:t>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 563, pp.887 - 899. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853646v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the environmental impact of pesticide use in banana cropping systems</w:t>
               </w:r>
@@ -2898,325 +2898,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t>
+                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netij Ben Mechlia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938706v1</w:t>
+                <w:t xml:space="preserve">hal-01846379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOTOX, a French initiative in ecotoxicology-toxicology to monitor, understand and mitigate the ecotoxicological impacts of pollutants in socioagroecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of land use on soil water content in a hilly rainfed agrosystem : a case study in the Cap Bon peninsula in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Berthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">Netij Ben Mechlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+              <w:t xml:space="preserve">AGROFOR - International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2716-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7251/AGRENG1801064M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846379v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean land systems under global change: current state and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,1350 +3283,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
+                <w:t xml:space="preserve">Un référentiel sur les outils et dispositifs de production de références issus de travaux scientifiques en vue de réduire les pollutions diffuses des ressources en eau dues aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Biarnès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+                <w:t xml:space="preserve">G. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
+                <w:t xml:space="preserve">L. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t>
+              <w:t xml:space="preserve">, 2017, 57, pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.5137812746455793E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658873v1</w:t>
+                <w:t xml:space="preserve">hal-01595620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental composition of natural nanoparticles and fine colloids in European forest stream waters and their role as phosphorus carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of maintenance operations on the seasonal evolution of ditch properties and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gottselig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017gb005657⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625423v1</w:t>
+                <w:t xml:space="preserve">hal-01591538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescent dyes as proxies to study herbicide removal by sorption in buffer zones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elemental composition of natural nanoparticles and fine colloids in European forest stream waters and their role as phosphorus carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gottselig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Amelung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eugster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8703-4⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (10), pp.1592-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gb005657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607392v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des contaminations du sol et des eaux en intrants phytosanitaires sur du long terme : l'exemple du cuivre et des désherbants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using fluorescent dyes as proxies to study herbicide removal by sorption in buffer zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.11752-11763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8703-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618073v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel sur les outils et dispositifs de production de références issus de travaux scientifiques en vue de réduire les pollutions diffuses des ressources en eau dues aux pesticides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Billy</w:t>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouchet</w:t>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57, pp.87-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137812746455793E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595620v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maintenance operations on the seasonal evolution of ditch properties and functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution des contaminations du sol et des eaux en intrants phytosanitaires sur du long terme : l'exemple du cuivre et des désherbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.32-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2017.08.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591538v1</w:t>
+                <w:t xml:space="preserve">hal-02618073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling management practices in viticulture while considering resource limitations: the Dhivine model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variability of glyphosate and diuron sorption capacities of ditch beds determined using new indicator-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151952⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 573, pp.716 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631188v1</w:t>
+                <w:t xml:space="preserve">hal-01381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and river contamination patterns of chlordecone in a tropical volcanic catchment in the French West Indies (Guadeloupe)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.02.055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506494v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of glyphosate and diuron sorption capacities of ditch beds determined using new indicator-based methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling management practices in viticulture while considering resource limitations: the Dhivine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakié Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.168⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381031v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unified framework to integrate biotic, abiotic processes and human activities in spatially explicit models of agricultural landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Soil and river contamination patterns of chlordecone in a tropical volcanic catchment in the French West Indies (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.615-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.02.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2016.00006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631415v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyphosate sorption to soils and sediments predicted by pedotransfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (3), pp.293-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4660,103 +4660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing ditches for agroecological engineering of landscape. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.999-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,90 +4790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for vegetation height and wind direction to correct eddy covariance measurements of energy fluxes over hilly crop fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120, pp.4920-4936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4907,77 +4907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seepage patterns of Diuron in a ditch bed during a sequence of flood events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronika Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Disko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,51 +5476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Geniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5609,64 +5609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Hallema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (10), pp.1379-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5706,954 +5706,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the consistency of eddy covariance measurements under conditions of sloping topography within a hilly agricultural catchment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of environmental and farming factors of soil contamination by a persistent organic pollutant, chlordecone, in a banana production area of French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Mougou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Joseph Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.05.010⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (15), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649036v1</w:t>
+                <w:t xml:space="preserve">hal-01506126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of a grass buffer strip for limiting diuron losses from an uphill vineyard towards surface and subsurface waters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the consistency of eddy covariance measurements under conditions of sloping topography within a hilly agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zitouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60043-5⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 164, pp.123- 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645133v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlordécone aux Antilles : évolution des systèmes de culture et leur incidence sur la dispersion de la pollution</w:t>
+                <w:t xml:space="preserve">Efficiency of a grass buffer strip for limiting diuron losses from an uphill vineyard towards surface and subsurface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cattan</w:t>
+                <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Monti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">N. Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.580-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60043-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651807v1</w:t>
+                <w:t xml:space="preserve">hal-02645133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of environmental and farming factors of soil contamination by a persistent organic pollutant, chlordecone, in a banana production area of French West Indies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Chlordécone aux Antilles : évolution des systèmes de culture et leur incidence sur la dispersion de la pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lesueur-Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.45-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01506126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gomez-Delgado</w:t>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roupsard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Pérez</w:t>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 398 (3/4), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189535v1</w:t>
+                <w:t xml:space="preserve">hal-00562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the spatio-temporal dynamic of soil surface characteristics after tillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakié Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 114 (2), pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and hydrogeological functioning of an insular tropical humid andesitic volcanic watershed: A multi-disciplinary experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Modelling the hydrological behaviour of a coffee agroforestry basin in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gomez-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+                <w:t xml:space="preserve">S. Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JHYDROL.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-369-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00562561v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’information et observatoires</w:t>
               </w:r>
@@ -6790,77 +6790,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (8), pp.1021-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.P. 48</w:t>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,77 +7169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the role of climate control and reversible aging processes in the fate of diuron in a Mediterranean topsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (4), pp.576-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7279,596 +7279,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crevoisier</w:t>
+                <w:t xml:space="preserve">Estimating the role of a ditch network in groundwater recharge in a Mediterranean catchment using a water balance approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (6), pp.936-947. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (3-4), pp.498-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662572v1</w:t>
+                <w:t xml:space="preserve">hal-02663768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation : application to stemflow of banana (Musa spp.) plant</w:t>
+                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation: application to stemflow of banana ([i]Musa[/i] spp.) plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (11), pp.2151-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-13-2151-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431836v1</w:t>
+                <w:t xml:space="preserve">hal-01218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the role of a ditch network in groundwater recharge in a Mediterranean catchment using a water balance approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Ross fast solution of Richards’ equation in unfavourable conditions for standard finite element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (6), pp.936-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2009.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663768v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation: application to stemflow of banana ([i]Musa[/i] spp.) plant</w:t>
+                <w:t xml:space="preserve">Modelling runoff at the plot scale taking into account rainfall partitioning by vegetation : application to stemflow of banana (Musa spp.) plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.2151-2168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-13-2151-2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218269v1</w:t>
+                <w:t xml:space="preserve">hal-00431836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of a nematicide in surface and groundwaters in a tropical volcanic catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7915,103 +7915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil tillage and scale effects on erosion from fields to catchment in a Mediterranean vineyard area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 134 (3-4), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8109,51 +8109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,345 +8172,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of spatial heterogeneities of water fluxes and application pattern on Cadusafos Fate on Banana Cultivated Andosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (24), pp.11947-11955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf802435c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660391v1</w:t>
+                <w:t xml:space="preserve">hal-02657524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spatial heterogeneities of water fluxes and application pattern on Cadusafos Fate on Banana Cultivated Andosols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the variability of soil surface characteristics in row-cropped fields: the case of mediterranean vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Corbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (24), pp.11947-11955. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf802435c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2007.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657524v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization and evaluation of a three-dimensional modelling approach to water table recharge from seepage losses in a ditch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,77 +8582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological behaviour and modelling of a volcanic tropical cultivated catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (22), pp.4355-4370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8698,103 +8698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of water table recharge by seepage losses from a ditch with intermittent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (18), pp.3555-3563. </w:t>
@@ -8838,973 +8838,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations in percolation fluxes in a tropical Andosol influenced by banana cropping patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aging effects on the availability of herbicides to runoff transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Sansoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (4), pp.1137-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es061186q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.11.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661602v1</w:t>
+                <w:t xml:space="preserve">hal-02659284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of watertable depths on the variation of grapevine water status at the landscape scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variations in percolation fluxes in a tropical Andosol influenced by banana cropping patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sansoulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2007.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335 (1-2), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663675v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the water table throughout a catchment using self-potential and piezometric data in a Bayesian framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Castermant</w:t>
+                <w:t xml:space="preserve">Influence of watertable depths on the variation of grapevine water status at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guix-Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trambouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.09.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2-4), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00404291v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments clés sur l'origine et le mode de pollution des eaux par les produits phytosanitaires utilisés en agriculture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of the water table throughout a catchment using self-potential and piezometric data in a Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du PRAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 334 (1-2), pp.88 à 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419551v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00404291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quelques éléments clés sur l'origine et le mode de pollution des eaux par les produits phytosanitaires utilisés en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du PRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (7), pp.13-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660471v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MHYDAS-DRAIN: A spatially distributed model for small, artificially drained lowland catchments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determining soil conductivity and sorptivity from single ring infiltration tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaoudat Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.07.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00830.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660608v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging effects on the availability of herbicides to runoff transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MHYDAS-DRAIN: A spatially distributed model for small, artificially drained lowland catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbel Tiemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (4), pp.1137-1141. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 209 (1), pp.2-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es061186q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659284v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability of run on a mediterranean agricultural environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safar Marofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,77 +9855,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of tillage and mulching on runoff under banana (Musa spp.) on a tropical andosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (1), pp.38-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9984,51 +9984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of the hydraulic conductivity of a crusted soil on overland flow modelling at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,64 +10113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal distribution of soil surface moisture in a heterogeneously farmed Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10242,77 +10242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (17), pp.1048-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10384,64 +10384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 326 (1-4), pp.135 -152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Titov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Konosavsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (8), WO8418 (11p)</w:t>
@@ -10606,295 +10606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption behaviour of diuron under a mediterranean climate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geostatistical modelling of spatial processes on directed trees: application to fluvisol extent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128, pp.179-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682798v1</w:t>
+                <w:t xml:space="preserve">hal-02672500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical modelling of spatial processes on directed trees: application to fluvisol extent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sorption behaviour of diuron under a mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (2), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2005008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672500v1</w:t>
+                <w:t xml:space="preserve">hal-02682798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grassed strips to limite pesticide transfer to surface water: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10954,77 +10954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grassed strips to limit pesticide transfer to surface water: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11101,64 +11101,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 306 (1-4), pp.191-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11204,77 +11204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption behaviour of diuron under a mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Lennartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (2), pp.301-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11325,51 +11325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11427,472 +11427,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray penetration within vine canopies at different vegetative stages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of the spatial organization of agricultural management on the hydrological behaviour of a farmed catchment during flood events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Huberson</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66, p. 331 - p. 339</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16, pp.393-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472990v1</w:t>
+                <w:t xml:space="preserve">hal-02669741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray penetration within vine canopies at different growth stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.331-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and origin of particulate copper in runoff water from a mediterranean vineyard catchment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spray penetration within vine canopies at different vegetative stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117, pp.261-271</w:t>
+              <w:t xml:space="preserve">Aspects of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, p. 331 - p. 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682280v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the spatial organization of agricultural management on the hydrological behaviour of a farmed catchment during flood events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Speciation and origin of particulate copper in runoff water from a mediterranean vineyard catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16, pp.393-412</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117, pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669741v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-potential signals associated with variations of the hydraulic head during an infiltration experiment</w:t>
               </w:r>
@@ -11904,77 +11904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (7), pp.1-4</w:t>
@@ -12003,64 +12003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs-clés de transfert des produits phytosanitaires vers les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, spécial Phytosanitaires : transferts, diagnostic et solutions correctives, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12085,77 +12085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide transport to surface waters at field and watershed scales in a Mediterranean Vineyard area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 30 (3), pp.982-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12180,64 +12180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modelling of the transpiration of a Mediterranean vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 107, pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12256,354 +12256,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of soil C after installation of a pasture on a long-term cultivated vertisol (Martinique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of groundwater and overland flows to storm flow generation in a cultivated Mediterranean catchment. Quantification by natural chemical tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 233, pp.241-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699001v1</w:t>
+                <w:t xml:space="preserve">hal-02684090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of groundwater and overland flows to storm flow generation in a cultivated Mediterranean catchment. Quantification by natural chemical tracing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+                <w:t xml:space="preserve">Spatial and temporal changes of soil C after installation of a pasture on a long-term cultivated vertisol (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(99)00064-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684090v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la mobilisation et du transfert du diuron par ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331, pp.475-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12628,77 +12628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variation in the availability of diuron to transport by overland flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (7), pp.475-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12736,51 +12736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting soil properties over a region using sample information from a mapped reference area and digital elevation data: a conditional probability approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97, pp.187-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12844,51 +12844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12926,77 +12926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassin versant de Roujan : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADALIA Bulletin d'information technique Club Protection Raisonnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40, pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13015,299 +13015,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the structural organization of stagnic luvisols on drainage outflow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bouzigues</w:t>
+                <w:t xml:space="preserve">Comparison of methods for estimating actual evapotranspiration in a row-cropped vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Favrot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78, pp.631-641</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 91, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577961v1</w:t>
+                <w:t xml:space="preserve">hal-02692944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for estimating actual evapotranspiration in a row-cropped vineyard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Trambouze</w:t>
+                <w:t xml:space="preserve">Effect of the structural organization of stagnic luvisols on drainage outflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">J.C. Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 91, pp.193-208</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78, pp.631-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692944v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the structural organization of stagnic luvisols on drainage outflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78, pp.631-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13332,103 +13332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des crues de transition entre période sèche et période humide, par traçage naturel sur un bassin versant méditerranéen cultivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 324 (12), pp.985-992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13453,90 +13453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diuron and simazine losses to runoff water in mediterranean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Lennartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (6), pp.1493-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13561,77 +13561,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting soil properties over a region using sample information from a mapped reference area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13708,51 +13708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Portwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (Suppl.2), pp.C317</w:t>
@@ -13820,51 +13820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 109, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13928,51 +13928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 109, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13997,77 +13997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle des prélèvements d'eau au sein d'une vigne en rangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14105,64 +14105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrologique d'un interfluve sédimentaire de la plaine côtière ancienne de Guyane française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durbec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14226,51 +14226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Agrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 10, pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14295,64 +14295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform volume and water content changes in swelling clay soil : I. Theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 46, pp.333-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14371,705 +14371,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A survey of several agroclimatic soil water balance models with reference to their spatial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701103v1</w:t>
+                <w:t xml:space="preserve">hal-02702566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniform volume and water content changes in swelling clay soil : II. A field study on a vertisol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.345-355</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713132v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of several agroclimatic soil water balance models with reference to their spatial application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Non-uniform volume and water content changes in swelling clay soil : II. A field study on a vertisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.345-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702566v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating soil maps for prediction of soil water properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Choisir des sols aptes aux grandes cultures seches en milieu mediterraneen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Webster</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 45, pp.293-301</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (2), pp.117-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705290v1</w:t>
+                <w:t xml:space="preserve">hal-02710848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial interpolation of soil moisture retention curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Propagation of the error of spatial prediction of soil properties in simulating crop evapotranspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 62, pp.109-123</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 45, pp.303-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702092v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of the error of spatial prediction of soil properties in simulating crop evapotranspiration</w:t>
+                <w:t xml:space="preserve">Evaluating soil maps for prediction of soil water properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Webster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 45, pp.303-310</w:t>
+              <w:t xml:space="preserve">, 1994, 45, pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710767v1</w:t>
+                <w:t xml:space="preserve">hal-02705290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir des sols aptes aux grandes cultures seches en milieu mediterraneen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial interpolation of soil moisture retention curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5 (2), pp.117-125</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 62, pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710848v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interet du couplage des methodes geostatistiques et de cartographie des sols pour l'estimation spatiale</w:t>
               </w:r>
@@ -15081,51 +15081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 31 (4), pp.193-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15176,51 +15176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 31 (4), pp.193-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15245,64 +15245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear coregionalization model: tools for estimation and choice of cross-variogram matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 24 (3), pp.269-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15327,64 +15327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of kriging, cubic splines and classification for predicting soil properties from sample information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Webster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 41, pp.473-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15403,463 +15403,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le retrait macroscopique d'un sol argileux gonflant, modele de relation entre le retrait vertical et les variations de teneur en eau. Verification experimentale du modele</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d’une culture de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 305 (2), pp.511-516</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727914v1</w:t>
+                <w:t xml:space="preserve">hal-02717315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d'une culture de maïs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'etude de la variabilite spatiale des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rambal</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
+              <w:t xml:space="preserve">, 1987, 7 (9), pp.657-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885047v1</w:t>
+                <w:t xml:space="preserve">hal-02722681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'etude de la variabilite spatiale des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sur le retrait macroscopique d'un sol argileux gonflant, modele de relation entre le retrait vertical et les variations de teneur en eau. Verification experimentale du modele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 7 (9), pp.657-665</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 305 (2), pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722681v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'étude de la variabilité spatiale des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d'une culture de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 7 (9), pp.657-665</w:t>
+              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885039v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de CORNGRO : un modèle de simulation des transferts hydriques et de la croissance d’une culture de maïs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'étude de la variabilité spatiale des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Rambal</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 7 (9), pp.727-738</w:t>
+              <w:t xml:space="preserve">, 1987, 7 (9), pp.657-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02717315v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (133)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16121,1148 +16121,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">RIPP-Viti: Réduire les impacts des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t>
+              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique – Ecophyto Recherche &amp; Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Ecophyto, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494804v1</w:t>
+                <w:t xml:space="preserve">hal-04730372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695079v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Plot-scale modeling of pesticide fate in soil, water and air, taking into account intra-field heterogeneity in vineyard plots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505443v2</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des stratégies de réduction des usages et impacts des pesticides co-construites à l'aide d'un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2024, Montpellier, France. pp.27-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694438v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIPP-Viti: Réduire les impacts des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A participative and holistic approach to build sustainable vineyard management strategies and assess their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour de l’Innovation Agronomique – Ecophyto Recherche &amp; Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Ecophyto, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Symposium in Pesticide Chemistry - Advances and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730372v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d'impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Agro Montpellier, INRAE et Université de Montpellier, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Institut Agro, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504840v2</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719108v1</w:t>
+                <w:t xml:space="preserve">hal-04509768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation environnementale de stratégies de protection phytosanitaire viticoles en contexte méridional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719111v1</w:t>
+                <w:t xml:space="preserve">hal-04719108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ripp-Viti: un projet ECOPHYTO pour réfléchir à la réduction d'usage et d’impact des produits phytosanitaires en viticulture méridionale à l'échelle territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509768v1</w:t>
+                <w:t xml:space="preserve">hal-04719111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADDI Spray Drift: A spray drift model for vine sprayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International, Sep 2023, Montpellier, France. pp.84-85</w:t>
@@ -17291,90 +17291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive model for simulating aerial pesticide spray drift at the field scale, and its application in vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17410,381 +17410,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance d’un modèle de transfert de pesticides par ruissellement à l’échelle d’une parcelle de vigne en contexte méditerranéen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining geostatistics and soil survey information for mapping soil properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Richard Webster Celebratory Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rothamsted Experimental station, Sep 2023, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206092v1</w:t>
+                <w:t xml:space="preserve">hal-04719441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin de Kamech (Cap Bon, OMERE), Observatoire Méditerranéen de l’Environnement Rural et de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRGREF International Scientific Days 2023, Sustainable Management of Ecosystems For An Agroecological Transition And Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRGREF, Oct 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining geostatistics and soil survey information for mapping soil properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la performance d’un modèle de transfert de pesticides par ruissellement à l’échelle d’une parcelle de vigne en contexte méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Richard Webster Celebratory Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rothamsted Experimental station, Sep 2023, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719441v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPALE : un Observatoire des Pollutions Agricoles aux AntilLEs le long du continuum terre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17852,77 +17852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre niveaux de contamination observée dans l'environnement et source. Focus Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE metaprogramme SYALSA, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17947,103 +17947,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Fresenius AGRO Conference “Behaviour of pesticides in air, soil and water”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akademie Fresenius, Jun 2022, Online, Germany</w:t>
@@ -18085,51 +18085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPALE : Un Observatoire des Pollutions Agricoles aux Antilles le Long du Continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Tailame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18197,103 +18197,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the MHYDAS-Pesticide-1.0 model in simulating pesticide concentrations in surface waters at plot-scale continuously over decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18327,103 +18327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
@@ -18452,103 +18452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services coming from landscape infrastructures in agroecosystems : example of surface drainage ditches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
@@ -18577,103 +18577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -18705,989 +18705,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien des fossés comme levier pour limiter la contamination des eaux par les pesticides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Crosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951567v1</w:t>
+                <w:t xml:space="preserve">hal-04213436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ditch maintenance as a lever to limit water contamination by pesticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962199v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ditch maintenance as a lever to limit water contamination by pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213419v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'entretien des fossés comme levier pour limiter la contamination des eaux par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962223v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+                <w:t xml:space="preserve">Evaluation du rôle des phases dissoutes et particulaires dans la contamination en Chlordécone en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Crosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789532v1</w:t>
+                <w:t xml:space="preserve">hal-04213419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A survey and prospective analysis of the conditions for disseminating DSM in the French soil mapping programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop for Digital Soil Mapping and GlobalSoilMap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Santiago de Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213398v1</w:t>
+                <w:t xml:space="preserve">hal-02789532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'une méthodologie d'estimation du risque de contamination des eaux en contexte volcanique tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719384v1</w:t>
+                <w:t xml:space="preserve">hal-04213398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the role of dissolved and particulate phases in Chlordecone contamination in rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mégane Crosset</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Symposium in Pesticide Chemistry : Advances in risk assessment and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213436v1</w:t>
+                <w:t xml:space="preserve">hal-04719384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil mapping in France, an analysis of end-users’ needs.</w:t>
               </w:r>
@@ -19792,346 +19792,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion, le modèle économique et la gouvernance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+                <w:t xml:space="preserve">Méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Sauter</w:t>
+                <w:t xml:space="preserve">Julie Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Slak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Bardy</w:t>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603048v1</w:t>
+                <w:t xml:space="preserve">hal-02787984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diffusion, le modèle économique et la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Slak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Walter</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les perspectives d’évolution de la cartographie des sols en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787984v1</w:t>
+                <w:t xml:space="preserve">hal-01603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réflexion en cours sur les perspectives d’évolution de la cartographie des sols au plan national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20173,90 +20173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of pesticide fate in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Fabre Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20292,316 +20292,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la consommation en eau de la vigne dans les paysages méditerranéens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrieux Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbier Jean-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. 3 p</w:t>
+              <w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801250v1</w:t>
+                <w:t xml:space="preserve">hal-01687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variabilité de la consommation en eau de la vigne dans les paysages méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687627v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20643,103 +20643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la capacité de sorption du glyphosate et diuron des fonds de fossés évaluée à l'aide de nouveaux indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux - GFP - CNRS, May 2016, Bordeaux, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20764,77 +20764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la sorption du glyphosate et du diuron sur les sols et évaluation de la spécificité des sols de fond de fossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Colloque national du Groupe Français d’études des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20853,717 +20853,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740054v1</w:t>
+                <w:t xml:space="preserve">hal-01526015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi de la contamination des écosystèmes par les pesticides OPA-C : un dispositif de bassins versants instrumentés aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congrès du Groupe Français des Pesticides : "Protection des cultures et santé environmentale : héritages et conceptions nouvelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Pesticides (GFP). FRA.; Université des Antilles et de la Guyane (UAG). Schoelcher, FRA.; Institut de Recherche pour le Développement (IRD). FRA., 2014, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques agricoles aux transferts de pesticides dans l’environnement : observations, modèles, utilisation dans l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Pesticides, écotoxicologie et exposition environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La connaissance des sols sur le territoire français : la BDGSF et le programme IGCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Courbe</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740918v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bahri</w:t>
+                <w:t xml:space="preserve">Etat d'avancement du programme de cartographie des sols à moyennes échelles : Connaissance Pédologique de la France (CPF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvan Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526015v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exposition aux impacts, le devenir de la chlordécone au sein des écosystèmes antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne E. Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21631,51 +21631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21713,103 +21713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling work organization in grape production to study its environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakié Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress on Modelling and Simulation (MODSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Adelaide, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21834,103 +21834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of sensible and latent heat fluxes over a hilly agricultural catchment by scintillometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tübingen Atmospheric Physics Symposium "Scintillometers and Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Tübingen, Germany</w:t>
@@ -21959,90 +21959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche éco-systémique de la contamination par la Chlordécone des produits consommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne E. Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22084,51 +22084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable de la ressource en eau dans les milieux cultives : enjeux de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles innovations pour la gestion durable des ressources naturelles ? Seance de l'Academie d'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22153,90 +22153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler modélisation des décisions des agriculteurs et modélisation hydrologique pour quantifier les flux de pesticides à l'échelle d'un petit bassin versant. Application au cas d'un bassin versant viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nakié Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. congrès du Groupe Français des Pesticides : Pesticides et environnements méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Banyuls, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22261,103 +22261,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and modelling of the fate of pesticides in agrosystems at field and catchment scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese workshop on Environmental remediation and pollution control and evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guandzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22382,90 +22382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the role of a ditch network in surface-water – groundwater exchanges in a Mediterranean catchment using a water balance approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22507,90 +22507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminacion de las aguas y los suelos por los agroquimicos en cuencas agricolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario Internacional - Calidad y Gestion del Agua a Nivel de Cuenca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, San Fernando, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22615,51 +22615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling water, energy and associated mass fluxes in managed landscapes: achievements and gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22704,359 +22704,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753016v1</w:t>
+                <w:t xml:space="preserve">hal-02752603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFLUID : a software environment for modelling fluxes in landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
+                <w:t xml:space="preserve">Distributed hydrological modelling of farmed catchments (MHYDAS) : assessing the impact of man-made structures on hydrological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752603v1</w:t>
+                <w:t xml:space="preserve">hal-02753016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of land use in farmed catchments using a distributed hydrological modeling approach : application in various agro-hydro-climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French American Water and Climate Change Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Purdue University, Indiana, United States</w:t>
@@ -23079,290 +23079,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological processes in farmed basins across scales, from plot to catchment: stakes and examples / Procesos hidrológicos en cuencas cultivadas a través de escalas, de la parcela a la cuenca: intereses y ejemplos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle des fossés agricoles dans la recharge des nappes en contexte méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centro Agronómico Tropical de Investigación y Enseñanza (CATIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Turrialba, Costa Rica</w:t>
+              <w:t xml:space="preserve">10e Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817488v1</w:t>
+                <w:t xml:space="preserve">hal-04779872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of man-made management on water and polluant transfer in farmed basins</w:t>
+                <w:t xml:space="preserve">Hydrological processes in farmed basins across scales, from plot to catchment: stakes and examples / Procesos hidrológicos en cuencas cultivadas a través de escalas, de la parcela a la cuenca: intereses y ejemplos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "integrated water resources management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Haydrarabad, India</w:t>
+              <w:t xml:space="preserve">Séminaire du Centro Agronómico Tropical de Investigación y Enseñanza (CATIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Turrialba, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812710v1</w:t>
+                <w:t xml:space="preserve">hal-02817488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of a nematicide in surface and ground waters in a farmed tropical catchment with volcanic substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23394,549 +23437,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des fossés agricoles dans la recharge des nappes en contexte méditerranéen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of man-made management on water and polluant transfer in farmed basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on "integrated water resources management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Haydrarabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779872v1</w:t>
+                <w:t xml:space="preserve">hal-02812710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling evapotranspiration at the watershed scale using a multi-local approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle des voies de recharge d'une nappe peu profonde dans un bassin versant agricole méditerranéen avec un dense réseau de fossés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Floure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">33. Journées du GFHN "Groupe Francophone Humidimétrie et transfert en milieux poreux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757864v1</w:t>
+                <w:t xml:space="preserve">hal-01137200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle des voies de recharge d'une nappe peu profonde dans un bassin versant agricole méditerranéen avec un dense réseau de fossés</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets d'échelle et variabilité de l'érosion entre parcelle et bassin versant en région de vignoble méditerranéen (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien D. Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Journées du GFHN "Groupe Francophone Humidimétrie et transfert en milieux poreux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence ISCO de Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. 405 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137200v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'échelle et variabilité de l'érosion entre parcelle et bassin versant en région de vignoble méditerranéen (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling evapotranspiration at the watershed scale using a multi-local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bsaibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ISCO de Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc. 405 p</w:t>
+              <w:t xml:space="preserve">10. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755389v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'échelle et d'hétèrogénéité sur le fonctionnement hydrologique de bassins versants cultivés: enjeux et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23974,103 +23974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'évapotranspiration d'un petit bassin versant à l'aide d'une approche multi-locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Journées scientifiques du GFHN - Impact de l'usage du sol sur les ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24121,64 +24121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.09128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24203,77 +24203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling evapotranspiration at the watershed scale using a multi-local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24350,64 +24350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria. pp.09787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24445,77 +24445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of overland flow variation and blue water production in a farmed semi-arid water harvesting catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mekki I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Mechlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24659,528 +24659,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interception et percolation de flux d'eau et de solutés dans un système tampon type bande enherbée : méthodologie et premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Use of passive capillary sampler to measure in-situ percolation fluxes of water and solutes in a soil. Uncertainty nalysis, expermimental methodology and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes journées du Groupe Francophone d'Humidimétrie et des Transferts en Milieux Poreux. Milieux Poreux, marqueurs et transferts, Grenoble, 24-25 novembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.2</w:t>
+              <w:t xml:space="preserve">Cost 629 workshop : Water pollution in natural porous media at different scales: fate, impact and indicators. Integrated method for assessing water quality, Louvain la Neuve, BEL, 21-22 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584163v1</w:t>
+                <w:t xml:space="preserve">hal-02584162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of passive capillary samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union, 1st General Assembly, Nice, 25-30 avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring emission during application. Case of vineyard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interception et percolation de flux d'eau et de solutés dans un système tampon type bande enherbée : méthodologie et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Marlière</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emission workshop. Wageningen, NLD, 11-12 February 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.21</w:t>
+              <w:t xml:space="preserve">29èmes journées du Groupe Francophone d'Humidimétrie et des Transferts en Milieux Poreux. Milieux Poreux, marqueurs et transferts, Grenoble, 24-25 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586541v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive capillary sampler to measure in-situ percolation fluxes of water and solutes in a soil. Uncertainty nalysis, expermimental methodology and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring emission during application. Case of vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marlière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost 629 workshop : Water pollution in natural porous media at different scales: fate, impact and indicators. Integrated method for assessing water quality, Louvain la Neuve, BEL, 21-22 octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">Emission workshop. Wageningen, NLD, 11-12 February 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584162v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de processus géostatistiques sur des arbres : application aux réseaux de drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedometrics 2003, Reading, UK, 11-12 September 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25205,77 +25205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide transfers trough grassed strips: state of the art and present questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25365,51 +25365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25451,103 +25451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray penetration within canopies vine at different vegetative stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huberson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAB/BCPC conference. University of Surrey, Guildford, UK, 5-7 January 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25611,64 +25611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Adamiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Lyon, France</w:t>
@@ -25691,592 +25691,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de contamination des eaux superficielles par les produits phytosanitaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mécanismes et dynamique des écoulements préférentiels et du lessivage rapide des polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mohrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Reims, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02835101v1</w:t>
+                <w:t xml:space="preserve">hal-02771283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des mécanismes de transfert de produits phytosanitaires aux échelles de la parcelle agricole et du bassin versant. Le cas d'un système hydrologique en milieu méditerranéen cultivé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrological modelling of flood events in a farmed mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Programme National de Recherche en Hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire International "Hydrologie des Régions Méditerranéennes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771522v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special aspects of the behaviour of pesticides in soil and water in semi-arid areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Processus de contamination des eaux superficielles par les produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Lennartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on the behaviour of pesticides in soils, water and air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Reims, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837478v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et dynamique des écoulements préférentiels et du lessivage rapide des polluants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalila Mohrath</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des mécanismes de transfert de produits phytosanitaires aux échelles de la parcelle agricole et du bassin versant. Le cas d'un système hydrologique en milieu méditerranéen cultivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Programme National de Recherche en Hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771283v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling of flood events in a farmed mediterranean catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Special aspects of the behaviour of pesticides in soil and water in semi-arid areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International "Hydrologie des Régions Méditerranéennes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on the behaviour of pesticides in soils, water and air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768895v1</w:t>
+                <w:t xml:space="preserve">hal-02837478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using soil map information as a categorical external drift for kriging quantitative soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26327,51 +26327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying hydrological processes at the characteristics spatio-temporal scales in farmed lanscapes: an example in south France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. China-France Geoscience workshop for young scientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Beijing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26390,1529 +26390,1529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the Mediterranean environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765333v1</w:t>
+                <w:t xml:space="preserve">hal-02770793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the mediterranean environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the Mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Lennartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765039v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using information from reference areas for mapping soils and their properties over physiographic regions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction of the water retention properties of soils: Performance of available pedotransfer functions and development of new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. General assembly of the European Geophysical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765860v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the water retention properties of soils: Performance of available pedotransfer functions and development of new approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transport of water and matter in a farmed sedimentary soil system in the mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. General assembly of the European Geophysical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1998, Nice, France</w:t>
+              <w:t xml:space="preserve">16. Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769534v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using information from reference areas for mapping soils and their properties over physiographic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767697v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass and energy transfers in soil</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Restoration of C content and earthworm population in a vertisol under pasture (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765163v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soil conditions on the fruiting of the Perigord truffle (Tuber melanosporum)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass and energy transfers in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berthault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Clothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767586v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water retention properties: Performance of available pedotransfer functions and development of new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of water exchanges between ditches and shallow groundwater in a Mediterranean catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of soil conditions on the fruiting of the Perigord truffle (Tuber melanosporum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Daignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marofi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769641v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling of a farmed Mediterranean catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic of water exchanges between ditches and shallow groundwater in a Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767493v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements des mesures de retrait et gonflement in situ d'un vertisol</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydrological modelling of a farmed Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de science du sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770793v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance of available pedotransfer functions for predicting the water retention properties of french soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Workshop. Characterization and measurement of the hydraulic properties of unsaturated porous media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Riverside, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764589v1</w:t>
+                <w:t xml:space="preserve">hal-02767125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of available pedotransfer functions for predicting the water retention properties of french soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop. Characterization and measurement of the hydraulic properties of unsaturated porous media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Riverside, CA, United States</w:t>
+              <w:t xml:space="preserve">2. workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767125v1</w:t>
+                <w:t xml:space="preserve">hal-02764589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil moisture regimes at different scales : implications in the context of precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciba Foundation Symposium 210</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1997, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27931,2582 +27931,2582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des relations hydriques sol/vigne dans un terroir languedocien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation hydrologique spatialisée des crues d'un bassin versant agricole:Application à l'étude du rôle du réseau de fossés sur le bassin de Roujan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
+              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768035v1</w:t>
+                <w:t xml:space="preserve">hal-02771617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">The wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories. 1. Technical characteristics and error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mohrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Workshop of the network Using existing data to derive hydraulic parameters for simulation models in environmental studies and in land use planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Thurnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765258v1</w:t>
+                <w:t xml:space="preserve">hal-02770435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main hydrological processes in a farmed catchment of the mediterranean area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The wind evaporation method : 2. Practical experience and comparison with other techniques for measuring hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roger Moussa</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Mohrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrological processes in small basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Thurnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770878v1</w:t>
+                <w:t xml:space="preserve">hal-02768201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l'épaisseur de la couverture de sol. Comparaison de mesures électriques et de mesures mécaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Main hydrological processes in a farmed catchment of the mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ecohydrological processes in small basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768514v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle des prélèvements d'eau au sein d'une vigne en rangs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variabilité de l'épaisseur de la couverture de sol. Comparaison de mesures électriques et de mesures mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Huttel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. journées nationales de l'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838959v1</w:t>
+                <w:t xml:space="preserve">hal-02768514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling water movement in an integrated model of crop water use and land suitability for climate change studies: The ACCESS project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Variabilité spatio-temporelle des prélèvements d'eau au sein d'une vigne en rangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trambouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huttel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. EGS General assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">19. Journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839321v1</w:t>
+                <w:t xml:space="preserve">hal-02838959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate modelling of evaporation and transpiration in a mediterranean vineyard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des relations hydriques sol/vigne dans un terroir languedocien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Trambouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrological processes in small basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1. Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770492v1</w:t>
+                <w:t xml:space="preserve">hal-02768035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wind evaporation method : 2. Practical experience and comparison with other techniques for measuring hydraulic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Thurnau, Germany</w:t>
+              <w:t xml:space="preserve">2. Annual Workshop of the network Using existing data to derive hydraulic parameters for simulation models in environmental studies and in land use planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768201v1</w:t>
+                <w:t xml:space="preserve">hal-02765258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting soil properties over a region using sample information from a mapped reference area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling water movement in an integrated model of crop water use and land suitability for climate change studies: The ACCESS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Portwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
+              <w:t xml:space="preserve">21. EGS General assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766536v1</w:t>
+                <w:t xml:space="preserve">hal-02839321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diuron and simazine losses to surface water in Mediterranean vineyards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Separate modelling of evaporation and transpiration in a mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Trambouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International workshop on pesticides in soil and the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Stratford-upon-Avon, United Kingdom. 2 p</w:t>
+              <w:t xml:space="preserve">Ecohydrological processes in small basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837083v1</w:t>
+                <w:t xml:space="preserve">hal-02770492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des eaux de surface par les produits phytosanitaires à l'échelle d'un bassin versant agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diuron and simazine losses to surface water in Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International workshop on pesticides in soil and the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Stratford-upon-Avon, United Kingdom. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764921v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de produits phytosanitaires dans un bassin versant cultivé méditerranéen : analyse expérimentale et implications pour la modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Predicting soil properties over a region using sample information from a mapped reference area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768561v1</w:t>
+                <w:t xml:space="preserve">hal-02766536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique spatialisée des crues d'un bassin versant agricole:Application à l'étude du rôle du réseau de fossés sur le bassin de Roujan.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contamination des eaux de surface par les produits phytosanitaires à l'échelle d'un bassin versant agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Rennes, France</w:t>
+              <w:t xml:space="preserve">Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771617v1</w:t>
+                <w:t xml:space="preserve">hal-02764921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wind's evaporation method : a standard laboratory method adopted by the french INRA laboratories. 1. Technical characteristics and error analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfert de produits phytosanitaires dans un bassin versant cultivé méditerranéen : analyse expérimentale et implications pour la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruckler</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lennartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Thurnau, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770435v1</w:t>
+                <w:t xml:space="preserve">hal-02768561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation spatiale des propriétés des sols: complémentarité des approches par cartographie des sols et géostatistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace et sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Séminaire Ecosystèmes et Changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847928v1</w:t>
+                <w:t xml:space="preserve">hal-02846295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des flux d'eau et de polluants en milieu méditerranéen viticole : le programme Allegro-Roujan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation spatiale des propriétés des sols: complémentarité des approches par cartographie des sols et géostatistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontre Transpyrénéenne sur Recherche, Science et Technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Espace et sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772310v1</w:t>
+                <w:t xml:space="preserve">hal-02847928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of environmental change and land management on the hydrology of a rural Mediterranean catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des flux d'eau et de polluants en milieu méditerranéen viticole : le programme Allegro-Roujan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR 95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">2. Rencontre Transpyrénéenne sur Recherche, Science et Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776751v1</w:t>
+                <w:t xml:space="preserve">hal-02772310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de modèles de bilan hydrique : intégration de données pédologiques et de télédétection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The impact of environmental change and land management on the hydrology of a rural Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecosystèmes et Changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Dourdan, France</w:t>
+              <w:t xml:space="preserve">CMWR 95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846295v1</w:t>
+                <w:t xml:space="preserve">hal-02776751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site atelier Allegro, Languedoc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bocquillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Rambal</w:t>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national sur les BVRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776440v1</w:t>
+                <w:t xml:space="preserve">hal-02773942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical information system approach to environmental modelling of small rural catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le site atelier Allegro, Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. World congress of soil science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">Séminaire national sur les BVRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774103v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic parameters of French soils. Summary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Geographical information system approach to environmental modelling of small rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1994, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">15. World congress of soil science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773942v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan hydrique du sol et spatialisation regionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACCESS : agro-climatic change and european soil suitability. A spatially distributed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Loveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D.A. Rounsevell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ENGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on climate change and impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774892v1</w:t>
+                <w:t xml:space="preserve">hal-02779381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESS : agro-climatic change and european soil suitability. A spatially distributed model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan hydrique du sol et spatialisation regionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on climate change and impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée ENGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779381v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compartiment hydrique des modeles de simulation de la culture du mais : analyse comparative de trois modeles existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Groupe de programme Fonctionnement des couverts vegetaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30525,260 +30525,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compartiment hydrique des modeles de simulation de la culture du mais. Analyse comparative de trois modeles existants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification de la recharge dans un système de sols tropicaux hétérogène : les basses prélittorales anciennes de Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie du mais, physiologie du mais : application a la production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1990, Pau, France</w:t>
+              <w:t xml:space="preserve">14th international congress of soil Science, Kyoto, Japan, August 12-18, 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775899v1</w:t>
+                <w:t xml:space="preserve">hal-02609011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la recharge dans un système de sols tropicaux hétérogène : les basses prélittorales anciennes de Guyane Française</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le compartiment hydrique des modeles de simulation de la culture du mais. Analyse comparative de trois modeles existants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th international congress of soil Science, Kyoto, Japan, August 12-18, 1990</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 7 p</w:t>
+              <w:t xml:space="preserve">La vie du mais, physiologie du mais : application a la production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1990, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609011v1</w:t>
+                <w:t xml:space="preserve">hal-02775899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of recharge in a highly heterogeneous tropical soil system: the old offshore bars in French Guyana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1990, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30803,64 +30803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrique des sols alluviaux a nappe: role de la nappe phreatique dans l'alimentation en eau d'une culture de mais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le fonctionnement hydrique et comportement des sols.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30917,90 +30917,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-modeling of a physically-based pesticide runoff model with a Long-Short term Memory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31034,103 +31034,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna-Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WaterExpo 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sousse, Tunisia</w:t>
@@ -31185,77 +31185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Royauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée SEFA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, La Roche Sur Yon, France</w:t>
@@ -31278,342 +31278,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926517v1</w:t>
+                <w:t xml:space="preserve">hal-04747901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-modélisation d’un modèle de prédiction des contaminations de ruissellements par les pesticides à l’exutoire d’une parcelle agricole</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compréhension de la dispersion hydrologique des pesticides anciens et actuels dans les bassins versants Antillais : Apport des chroniques de l’observatoire OPALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747901v1</w:t>
+                <w:t xml:space="preserve">hal-04926517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMERE: A Long-Term Observatory of Soil and Water Resources, in Interaction with Agricultural and Land Management in Mediterranean Hilly Catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galileo Conference -A European vision for hydrological observations and experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Napoli, Italy. 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31660,90 +31660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies et dynamiques de contamination de la CLD dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Chlordécone 2022 - Chlordécone, Connaître pour Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Le Gosier, Guadeloupe</w:t>
@@ -31772,77 +31772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of TROPHY, a modelling approach for assessing the risk of surface and groundwater contamination by pesticides in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31897,51 +31897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TROPHY : Un outil d’évaluation des risques de contamination des eaux souterraines et superficielles par les produits phytosanitaires en milieu volcanique antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32022,64 +32022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a methodology for estimating pesticides water contamination in tropical volcanic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32147,90 +32147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques de transferts de pesticides en sols et systèmes de culture tropical antillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bajazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Nannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32397,90 +32397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32516,426 +32516,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil management in ditch and related ecosystem services</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling the hydrologic impact of intense rainfall redisctribution by canopies at field and catchment scales in volcanic soils in the French Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Austin, United States. </w:t>
+              <w:t xml:space="preserve">International Soil Modelling Consortium Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381028v1</w:t>
+                <w:t xml:space="preserve">hal-04092393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydrologic impact of intense rainfall redisctribution by canopies at field and catchment scales in volcanic soils in the French Indies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Impact of soil management in ditches on water related ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Lanoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil Modelling Consortium Workshop</w:t>
+              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092393v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil management in ditches on water related ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of soil management in ditch and related ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanoix Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Austin, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090648v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur l'état de compétences pédologiques pour le programme Inventaire, Gestion et Conservation des Sols (IGCS)</w:t>
+                <w:t xml:space="preserve">Pérennité des compétences pédologiques susceptibles d’être mobilisées en région pour la constitution et l’exploitation des bases de données sur les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t>
@@ -32992,75 +32992,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209194v1</w:t>
+                <w:t xml:space="preserve">hal-01209274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérennité des compétences pédologiques susceptibles d’être mobilisées en région pour la constitution et l’exploitation des bases de données sur les sols</w:t>
+                <w:t xml:space="preserve">Enquête sur l'état de compétences pédologiques pour le programme Inventaire, Gestion et Conservation des Sols (IGCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Tientcheu Nguenkam</w:t>
@@ -33117,133 +33117,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bourget-du-Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209274v1</w:t>
+                <w:t xml:space="preserve">hal-01209194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenFLUID : an open-source software environment for modelling fluxes in landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Libres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 2013</w:t>
@@ -33272,103 +33272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chlordecone crisis in the French West Indies : Its fate in soils and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne E. Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. , 15, 2013, 10th EGU General Assembly</w:t>
@@ -33397,90 +33397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel devenir pour la Chlordécone? CHLORDEXCO, La contamination d'écosystèmes antillais 20 ans après l'application de l'organochloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne E. Berns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Cabidoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33516,342 +33516,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenFLUID: a software environment for modelling fluxes in landscapes – application on distributed hydrological modelling of farmed catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of land management on hydrological functioning in cultivated landscapes: a coupled model of functional assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakié Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copernicus Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geophysical Research Abstracts, 12, 2010, Geophysical Research Abstracts 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779854v1</w:t>
+                <w:t xml:space="preserve">hal-02755354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land management on hydrological functioning in cultivated landscapes: a coupled model of functional assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenFLUID: a software environment for modelling fluxes in landscapes – application on distributed hydrological modelling of farmed catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Publications</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02755354v1</w:t>
+                <w:t xml:space="preserve">hal-04779854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruissellement et percolation de flux d'eau et de phytosanitaires dans une zone tampon enherbée : méthodologie expérimentale et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes journées scientifiques du groupe francophone humidimétrie et transferts en milieux poreux (GFHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Grenoble, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33876,51 +33876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting infiltration rates by classifying soil surface features in a Mediterranean wine-growing area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33928,51 +33928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Asseline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Noni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium "The significance of soil surface characteristics in soil erosion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Strasbourg, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33997,77 +33997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on runoff and erosion in vineyards fields in a mediterranean climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34092,51 +34092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle du transfert de pesticides dans les eaux de surface d'un bassin versant agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Science du Sol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montpellier, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34206,51 +34206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau en milieu agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
@@ -34290,103 +34290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique des différentes fonctions des réseaux de fossés aux échelles du fossé élémentaire et du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inra Onema, pp.54, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34417,51 +34417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides, agriculture et environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Expertise scientifique collective Inra-Cemagref (décembre 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34531,103 +34531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la contamination des eaux de surface et du sol par l'arsenite de sodium en vignoble Méditerranéen. Bassin versant du Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Adiveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -34662,51 +34662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de couplage d'un modèle hydrologique et d'un modèle agro-économique en vue d'analyser l'impact de mesures d'orientation de la viticulture méridionale sur la qualité des eaux à l'exutoire d'un bassin versant viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34780,51 +34780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de couplage d'un modèle hydrologique et d'un modèle agro-économique en vue d'analyser l'impact de mesures d'orientation de la viticulture méridionale sur la qualité des eaux à l'exutoire d'un bassin versant viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34885,77 +34885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du role d'une nappe phreatique dans l'alimentation en eau d'une culture de mais: application au cas des sols alluviaux du haut Rhone secteur de Balme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n.p., 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34999,769 +34999,769 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l’usage des herbicides et limitation de la contamination des eaux en bassins versants viticoles</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Leenhardt D., Voltz M., Barreteau O. </w:t>
+                <w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp. 253-260, 2020, coll. Synthèses</w:t>
+              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938046v1</w:t>
+                <w:t xml:space="preserve">hal-02959717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins méthodologiques pour une gestion de l'eau plus intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les impacts réciproques de l'agriculture et de la ressource en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926071v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts réciproques de l'agriculture et de la ressource en eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réduction de l’usage des herbicides et limitation de la contamination des eaux en bassins versants viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biarnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leenhardt D., Voltz M., Barreteau O. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
+              <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp. 253-260, 2020, coll. Synthèses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926199v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">Les besoins méthodologiques pour une gestion de l'eau plus intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Voltz</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926192v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils et des méthodes à articuler pour une gestion coordonnée de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">La modélisation biophysique intégrée du bassin versant pour la gestion de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926195v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des outils et des méthodes à articuler pour une gestion coordonnée de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t>
+              <w:t xml:space="preserve">L'eau en milieu agricole. Outils et méthodes pour une gestion intégrée et territoriale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782759231232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959717v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
@@ -35816,103 +35816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term agro-ecosystem observatories in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Moatti; Stéphane Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change</w:t>
@@ -35967,51 +35967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols : éléments d'un cycle dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 363 p., 2013, 978-2-271-07896-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36030,317 +36030,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grassed strips to limit pesticide transfer to surface water: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatialising crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_30⟩</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-90-481-2665-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818090v1</w:t>
+                <w:t xml:space="preserve">hal-02824829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialising crop models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using grassed strips to limit pesticide transfer to surface water: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Joël Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 978-90-481-2665-1. </w:t>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.471-491, 2009, 978-90-481-2665-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824829v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital soil mapping an introductory perspective PREFACE</w:t>
               </w:r>
@@ -36352,51 +36352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Soil Mapping : An Introductory Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Elsevier, 658 p., 2007, Developments in Soil Science, 978-0-08-046807-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36434,51 +36434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of geostatistical simulation approaches for estimating the spatial uncertainty of soil texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Druck Fuks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36497,338 +36497,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific basis of EuroACCESS-II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Access-II : a detailed model of crop growth and water conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cabelguenne</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Portwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroACCESS - AgroClimatic Change and European Soil Suitability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cranfield University, 1996</w:t>
+              <w:t xml:space="preserve">Implications of "global environmental change" for crops in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, AAB, 1996, Aspects of Applied Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836839v1</w:t>
+                <w:t xml:space="preserve">hal-02839894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access-II : a detailed model of crop growth and water conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific basis of EuroACCESS-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.M. Portwood</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabelguenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications of "global environmental change" for crops in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, AAB, 1996, Aspects of Applied Biology</w:t>
+              <w:t xml:space="preserve">EuroACCESS - AgroClimatic Change and European Soil Suitability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cranfield University, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02839894v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des cultures à l'échelle régionale: évaluation et mise en oeuvre de l'approche par simulation du bilan hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte-rendu institut des zones sèches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36853,64 +36853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des flux d'eau et de polluants en milieu méditerranéen viticole: le programme Allegro-Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP "valorisation et protection des ressources en eau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36935,64 +36935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical interpolation of curves : a case study in soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostatistics Troia'92. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37017,77 +37017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation spatiale des parametres hydrodynamiques du sol a l'echelle d'une plaine alluviale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action thematique programmee. Rapport final Juin 1986-Juin 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37112,64 +37112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilite spatiale des proprietes physiques du sol [parametres hydrodynamiques, geostatique, cartographie, krigeage; correlation lineaire;1. Proprietes physiques des sols et transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur les transferts d'eau dans le systeme sol-plante-atmosphere. Comptes-rendus des travaux effectues dans le cadre de l'Action Thematique Programmee Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37226,103 +37226,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sur la contamination des eaux de surface par la chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lai-Ting Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -37357,64 +37357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un référentiel sur les outils de la recherche relatifs aux pollutions de l'eau par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37462,64 +37462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 1 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
@@ -37585,103 +37585,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Ecophyto RIPP-VITI : Réduire les impacts des produits phytosanitaires en viticulture méridionale à l’échelle territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -37703,103 +37703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de MHYDAS-Pestides-1.0 à l’échelle parcellaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2021, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -37821,103 +37821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Hydrologique Distribuée des AgroSystèmes - Eau et Pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Montpellier - UMR LISAH. 2021, 148p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -37939,90 +37939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles-TPDP Evaluation de la Contamination par la Chlordécone en Rivière : Rôle des Voies de Transfert Dissout et Particulaire Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020, 55 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -38044,103 +38044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des Pesticides par voies Dissoutes et Particulaires aux Antilles -TPDP Bilan et analyse des risques de transferts de pesticides selon une gamme de situations agropédoclimatiques en contexte tropical antillais, Guadeloupe Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Campan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2020, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38152,891 +38152,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel sur les outils de la recherche pour réduire les pollutions de l'eau par les pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2018</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791463v1</w:t>
+                <w:t xml:space="preserve">hal-02790317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t>
+              <w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788992v1</w:t>
+                <w:t xml:space="preserve">hal-02788976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les perspectives d'évolution de la cartographie des sols en France : Synthèse des résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+                <w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne C Richer-De-Forges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] GISSOL. 2018, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790317v1</w:t>
+                <w:t xml:space="preserve">hal-02788992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie des sols en France : Etat des lieux et perspectives - synthèse du rapport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+                <w:t xml:space="preserve">Référentiel sur les outils de la recherche pour réduire les pollutions de l'eau par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] GISSOL. 2018, 22 p</w:t>
+              <w:t xml:space="preserve">[Contrat] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788976v1</w:t>
+                <w:t xml:space="preserve">hal-02791463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2016</w:t>
+              <w:t xml:space="preserve">INRA; ONEMA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443622v1</w:t>
+                <w:t xml:space="preserve">hal-04088891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de diagnostic et de gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Onema; Inra. 2016</w:t>
+              <w:t xml:space="preserve">INRAE. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593744v1</w:t>
+                <w:t xml:space="preserve">hal-04443622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de diagnostic et de gestion des réseaux de fossés agricoles infiltrants pour la limitation de la contamination des masses d'eau par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRA; ONEMA. 2016</w:t>
+              <w:t xml:space="preserve">[Contrat] Onema; Inra. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088891v1</w:t>
+                <w:t xml:space="preserve">hal-01593744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de prédiction des concentrations dans les eaux souterraines et superficielles pour les produits phytosanitaires destinés aux DOM. Convention de recherche et développement (CRD) n° 2012-CRD-03 ANSES/INRA Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus D. Fernandez-Bayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39097,90 +39097,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de spatialisation et d’évolution d'états de surface de fossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39215,103 +39215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse bibliographique des différentes fonctions des réseaux de fossés aux échelles du fossé élémentaire et du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Onema; Inra. 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -39333,51 +39333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse sur le projet de plateforme informatique sur les paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39406,295 +39406,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Synthèse du rapport de l'expertise</w:t>
+                <w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Barbier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea; INRA. 2005, 64 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2005, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587721v1</w:t>
+                <w:t xml:space="preserve">hal-03148883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Rapport</w:t>
+                <w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Synthèse du rapport de l'expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2005, 688 p</w:t>
+              <w:t xml:space="preserve">[0] irstea; INRA. 2005, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833638v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Résumé</w:t>
+                <w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t>
@@ -39708,91 +39708,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2005, 8 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2005, 688 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148883v1</w:t>
+                <w:t xml:space="preserve">hal-02833638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'INRA à la réflexion sur l'avenir de la recherche - Synthèse des débats internes.</w:t>
               </w:r>
@@ -39896,90 +39896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin versant de Roujan : Caractéristiques générales du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40014,64 +40014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des flux d'eau et de polluants en milieu méditerranéen viticole : le programme ALLEGRO-Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAAIP--1993, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40089,90 +40089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin versant de Roujan : rapport complémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40239,103 +40239,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir et transfert des pesticides dans l'environnement et impacts biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISRN : 2-7380-1221-3. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -40374,51 +40374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ACCESS II model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">*INRA, Centre de Montpellier Diffusion du document : INRA, Centre de Montpellier. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40605,51 +40605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R Bogena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-465-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guellouz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Musa Baalousha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1295-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625423v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gottselig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eugster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005657" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8703-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137812746455793E12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151952" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJ65FBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0515-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Disko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BZK8GJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geniez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990121" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-K6BVR4J9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9268" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1F6LP9D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lacas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60043-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LS2B7P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506126v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ8V7GLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.04.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.12.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVH5B4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01262.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828357F80636A64CEEE6E97DBE213318B0752ACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2151-2009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0355" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay El Youssoufi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657524v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802435c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KRSJV65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C90F4W5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09HT644Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6958" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ22955S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661602v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sansoulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HJQH30-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix-H&#233;brard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.005" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P90HBLV5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404291v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boleve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castermant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.09.027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5JQ2R2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660608v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbel Tiemeyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lennartz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NKCJV3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659284v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061186q" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0M27CTSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Marofi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.02.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR3H1JW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hebrard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81ZXW1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657528v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konosavsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682798v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Gril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603172v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682280v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674099v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669653v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676065v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684090v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696997v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wagner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692944v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683784v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694548v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687559v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Armstrong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Matthews" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Portwood" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926260v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688578v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685810v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689215v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713132v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702566v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705290v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webster" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710767v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710848v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mollet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715373v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727914v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885047v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rambal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717315v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730372v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719441v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744966v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749635v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137199v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816172v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815866v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817482v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812710v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137200v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Floure" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750669v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419564v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419557v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584163v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584164v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586541v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marli&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584162v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581481v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586548v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835101v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771522v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768895v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835684v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835102v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765333v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765039v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765860v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769534v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765163v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clothier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767586v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daigni&#232;res" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767478v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769641v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marofi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767493v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764589v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767125v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766165v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768035v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765258v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770878v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768514v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838959v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839321v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770492v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768201v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766536v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837083v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764921v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768561v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770435v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847928v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772310v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776751v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846295v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776440v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquillon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774103v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774892v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779381v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Loveland" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Mayr" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773705v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775899v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609011v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773816v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783264v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092393v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811211v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755354v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158113.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608200v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833749v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Noni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839442v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836357v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926207v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828320v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diallo" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841959v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842015v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853767v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Luc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938046v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926071v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926199v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926195v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804167v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818090v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_30" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822466v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826683v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druck Fuks" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836839v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839894v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843831v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843377v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854965v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789648v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Juan" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974817v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pdzn-0n48" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090048v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791463v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759050v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouzigues" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843535v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759098v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850887v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafla Attia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heye R Bogena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Zacharias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Baatz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-465-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;tayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133800" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tarazona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes de Alba-Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108999" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2024.e00830" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2023.05.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164602" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23566-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930180v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna-Chebbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.108117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03849624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134913" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03815433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stengel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00334" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11102940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Guellouz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husam Musa Baalousha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lanoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.09.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zitouna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gentil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2716-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netij Ben Mechlia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7251/AGRENG1801064M" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02328693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1295-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Juan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137812746455793E12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gottselig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Amelung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Kirchner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eugster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gb005657" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8703-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.168" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151952" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cattan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NJ65FBN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-015-0515-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0301-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03024163v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022999" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronika Storck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huttel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.130" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641576v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lem&#233;nager" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baffet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus D. Fernandez-Bayo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Disko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Hofmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.044" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2BZK8GJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Geniez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13852728113179990121" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-K6BVR4J9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Hallema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9268" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N1F6LP9D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Cabidoche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ8V7GLP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649036v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mougou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.05.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Lacas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60043-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LS2B7P6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lesueur-Jannoyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562561v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JHYDROL.2010.10.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJG5J1V3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louchart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.04.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gomez-Delgado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taugourdeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-369-2011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668916v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rabotin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.12.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVH5B4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01262.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/828357F80636A64CEEE6E97DBE213318B0752ACF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663768v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N69MFH6K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218269v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2151-2009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2009.03.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MVKRSDX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2008.0355" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.06.019" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NZQSJK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vimont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay El Youssoufi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802435c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1KRSJV65-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660391v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.04.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRG261HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C90F4W5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7040" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09HT644Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6958" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ22955S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659284v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es061186q" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0M27CTSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sansoulet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.11.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83HJQH30-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guix-H&#233;brard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.03.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P90HBLV5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404291v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Linde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boleve" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castermant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.09.027" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D5JQ2R2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660471v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaoudat Touma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00830.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73F117E595E8C96D73782C75E7251FB3FF3F5DD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660608v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbel Tiemeyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lennartz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.07.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5NKCJV3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Marofi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2005.02.002" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR3H1JW1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5948" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX8QG5JP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hebrard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81ZXW1T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki I." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Mechlia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.07.003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9G76WM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.10.038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GD5F4JX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657528v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Suski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Titov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konosavsky" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672500v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682798v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587115v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2005001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886289v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jo&#235;l Gril" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681006v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.09.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G10806KV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886026v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669741v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603172v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huberson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682280v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674099v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580403v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669653v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676065v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684090v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzigues" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699001v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chotte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eschenbrenner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(99)00064-6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T428GXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686647v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694112v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696997v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wagner" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698109v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692944v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577961v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Favrot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697592v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683784v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaudu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694548v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687559v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Armstrong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Matthews" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Portwood" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Legros" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926260v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693029v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688578v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685810v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689215v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702566v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rambal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701103v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713132v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mollet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Pierre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710767v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705290v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Webster" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699437v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walter" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065540v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715373v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717315v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727914v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885047v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rambal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520284v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Allongout" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazajet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204126v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Boukir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chenu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730372v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504840v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695079v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494804v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694438v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505443v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719108v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719111v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766953v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223935v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362021v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206092v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metayer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04564630v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tailame" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R Dromard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089329v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179952v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R. Dromard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089205v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4541" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975004v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13665" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213436v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Crosset" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962199v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951567v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213419v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789532v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213398v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733915v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787984v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michalski" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603048v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sauter" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603162v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801250v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594994v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Arnaud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192534v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740054v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740918v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Berns" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792749v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744966v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803177v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749635v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137199v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816172v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815866v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779831v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817482v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752603v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753016v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779872v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817488v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419565v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812710v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137200v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Floure" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755389v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757864v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750669v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818136v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419564v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818796v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419557v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822924v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584162v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584164v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584163v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586541v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marli&#232;re" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589109v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581481v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586548v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771283v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Mohrath" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768895v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835101v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771522v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837478v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835684v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835102v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770793v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765333v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769534v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765039v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765860v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767697v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765163v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clothier" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767478v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767586v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Daigni&#232;res" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthault" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769641v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marofi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767493v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767125v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764589v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766165v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771617v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770435v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768201v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770878v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768514v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838959v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768035v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765258v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839321v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770492v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837083v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roger" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766536v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764921v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768561v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846295v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847928v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772310v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776751v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773942v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776440v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquillon" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774103v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779381v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Loveland" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.A. Rounsevell" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Mayr" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774892v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773705v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609011v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775899v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773816v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783264v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127961v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19160" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05168054v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189661v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747901v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926517v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136078v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mol&#233;nat" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc8-hydro-41" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179927v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213463v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duboisset" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Farama" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297099v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boivin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fostier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213382v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nannette" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733914v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092393v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090648v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381028v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoix Marthe" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209274v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moreira" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Tientcheu Nguenkam" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209194v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010156v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Libres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749838v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811211v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755354v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/158113.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779854v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608200v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833749v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asseline" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Noni" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839442v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836357v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926207v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1611/9782759231249/l-eau-en-milieu-agricole" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796881v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828320v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diallo" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841959v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842015v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853767v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Luc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926199v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938046v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926071v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926192v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926195v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950775v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.22908" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804167v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824829v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/n40334/#section=608717&amp;amp;page=1&amp;amp;locus=0" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_42" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818090v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-90-481-2666-8" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_30" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822466v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcbratney" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826683v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Druck Fuks" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839894v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836839v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843831v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843377v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854965v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053904v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai-Ting Pak" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789648v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Juan" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974817v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pdzn-0n48" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719555v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090063v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090048v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945573v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213286v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790317v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788976v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788992v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791463v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088891v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443622v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593744v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058096v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496755v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523457v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603030v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759050v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bouzigues" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843535v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759098v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834263v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alix" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850887v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>