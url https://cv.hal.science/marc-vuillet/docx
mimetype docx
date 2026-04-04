--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -189,51 +189,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1653,589 +1653,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Incertu - incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (4), pp.27-33. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717307v1</w:t>
+                <w:t xml:space="preserve">hal-01651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.334⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651482v1</w:t>
+                <w:t xml:space="preserve">hal-02608086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an expert-led GIS-based approach for assessing the performance of river levees: the Digsure method and tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Beullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.393-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608086v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an expert-led GIS-based approach for assessing the performance of river levees: the Digsure method and tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Tourment</w:t>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Bambara</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12178⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697707v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Amdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,815 +2257,681 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000283⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697718v1</w:t>
+                <w:t xml:space="preserve">hal-00945505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17 (5), pp.329-349. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.329 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945505v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.785723⟩</w:t>
+              <w:t xml:space="preserve">Journal of Decision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697752v1</w:t>
+                <w:t xml:space="preserve">hal-00786102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (2), pp.137. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2012, 21 (2), pp.137 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12460125.2012.680354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3075,51 +2941,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3128,234 +2994,234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux insulaires à l’épreuve de la résilience, le cas de Saint-Martin face l’ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3390,173 +3256,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GAR Global Assessment Report de l’ONU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude et jugement expert pour l’aide à l’évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,51 +3432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3639,73 +3505,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3734,323 +3600,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4109,293 +3975,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4454,73 +4320,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4562,73 +4428,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4673,222 +4539,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720807v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4943,198 +4804,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722277v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5176,73 +5042,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5251,106 +5117,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructures failures induced by a slow-onset flood conditions – a case study in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5392,73 +5258,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5467,245 +5333,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TheoQuant 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-agent pour la gestion des infrastructures critiques dans des situations de crise liées à des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Olsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Infrastructural Cascade Failure with Multi-Agent Simulation: Application to a Case of Flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Olsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,110 +5579,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Judek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 émes Journées de la Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5871,73 +5737,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5996,87 +5862,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Incertu -incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,1043 +5950,1043 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF-RDT Risques et Résilience des Territoires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
+                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513589v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
+                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160703019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605383v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Probabilities to Integrate Uncertainties in Levee Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Liverpool, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784413609.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure : une méthode et un outil SIG d'aide au diagnostic et à la gestion des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Tourment</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions - 2ème colloque national - Digues2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure method: Decision support indicators and GIS tool for levees management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7130,124 +6996,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple au nord : vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine - l’apport de la recherche à l’action publique à travers le projet RGC4 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Faculté des Lettres et Sciences Humaines - Université Ibn Zohr (Maroc). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité et résilience territoriale. Regards croisés euro-méditerranéens en contexte de risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1- 234-56789-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine. L’apport du projet de recherche RGC4, in:pdf Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7280,322 +7146,322 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Atik; Universite Ibn Zohr-Agadir-Maroc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-73, 2022, 978-9920-34-194-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des retours d’expériences d’inondations majeures pour la résilience des réseaux urbains</w:t>
+                <w:t xml:space="preserve">Ingénierie et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+              <w:t xml:space="preserve">Cerema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours d’expériences post-catastrophes naturelles., Actes de la 13ème rencontre annuelle Géorisques, Université de Montpellier 3, 24 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-64, 2019</w:t>
+              <w:t xml:space="preserve">Sécurité globale et résilience des territoires - Ingénierie effets de levier et stratégies à promouvoir - Séminaire organisé à Lyon le 17 et 18 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, Collection Connaissances, 978-2-37180-386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717460v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et résilience</w:t>
+                <w:t xml:space="preserve">Analyse des retours d’expériences d’inondations majeures pour la résilience des réseaux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité globale et résilience des territoires - Ingénierie effets de levier et stratégies à promouvoir - Séminaire organisé à Lyon le 17 et 18 janvier 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2019, Collection Connaissances, 978-2-37180-386-2</w:t>
+              <w:t xml:space="preserve">Retours d’expériences post-catastrophes naturelles., Actes de la 13ème rencontre annuelle Géorisques, Université de Montpellier 3, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717415v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure method: decision indicators and GIS tool for levees management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Tourment</w:t>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on FLOOD risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7605,78 +7471,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic approach to assess the systemic resilience of critical infrastructures; insights from the Caribbean Island of Saint-Martin in the aftermath of Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Nations Office for Disaster Risk Reduction, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7738,234 +7604,234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience; Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diab Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuillet Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Lambda Mu de l’IMdR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7975,51 +7841,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8054,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8108,124 +7974,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joaquin end conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8235,114 +8101,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un modèle d’aide à la décision basé sur une approche probabiliste pour l’évaluation de la performance des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Thèse de Doctorat, Université Paris-Est, École doctorale Ville, Transports et Territoires, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8410,51 +8276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C0A3E3B"/>
+    <w:nsid w:val="1195245D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8641,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>