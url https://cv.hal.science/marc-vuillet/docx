--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -223,330 +223,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Build-Back-Better” concept for reconstruction of critical Infrastructure: A review</w:t>
+                <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105932⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.103858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03940431v1</w:t>
+                <w:t xml:space="preserve">hal-04165395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The “Build-Back-Better” concept for reconstruction of critical Infrastructure: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95, pp.103858. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.105932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165395v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03940431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the benefits of the build back better concept for Parisian critical infrastructures vulnerable to flooding: From build back better to build better before</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.100123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -580,90 +580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the importance of critical infrastructures' interdependencies during recovery; lessons from Hurricane Irma in Saint-Martin's island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.102675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -710,90 +710,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an expert judgement debiasing method for assessing levee failure probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -827,90 +827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Implementation of the “Build-Back-Better” Concept for Critical Infrastructure Systems: Lessons from Saint-Martin’s Island Following Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,64 +944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructure failures induced by a slow-onset flood conditions – A case study in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,64 +1100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,90 +1204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte des défaillances en cascade au sein des réseaux franciliens interdépendants face aux crues majeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106 (1), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1334,64 +1334,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping urban resilience to disasters – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.101746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,64 +1438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,90 +1542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,64 +1685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,77 +2057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2204,77 +2204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Amdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -2312,90 +2312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,51 +2611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (5), pp.329 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2806,90 +2806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.137 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2949,332 +2949,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bosc</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux insulaires à l’épreuve de la résilience, le cas de Saint-Martin face l’ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GAR Global Assessment Report de l’ONU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,536 +3440,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721672v1</w:t>
+                <w:t xml:space="preserve">halshs-03988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722269v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+                <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Crozier</w:t>
+                <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413026v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4005,679 +3975,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03988840v1</w:t>
+                <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720777v1</w:t>
+                <w:t xml:space="preserve">hal-03720672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720738v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720672v1</w:t>
+                <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4853,90 +4853,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4970,90 +4970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5072,178 +5072,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TheoQuant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722289v1</w:t>
+                <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructures failures induced by a slow-onset flood conditions – a case study in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,631 +5288,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
+                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoQuant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722284v1</w:t>
+                <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-agent pour la gestion des infrastructures critiques dans des situations de crise liées à des crues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722298v1</w:t>
+                <w:t xml:space="preserve">hal-01829568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Infrastructural Cascade Failure with Multi-Agent Simulation: Application to a Case of Flooding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Judek</w:t>
+                <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 émes Journées de la Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720858v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-agent pour la gestion des infrastructures critiques dans des situations de crise liées à des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Olsvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829568v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Modelling Infrastructural Cascade Failure with Multi-Agent Simulation: Application to a Case of Flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Olsvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Judek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">10 émes Journées de la Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722305v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Incertu -incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
@@ -6017,399 +6017,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
+                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605383v1</w:t>
+                <w:t xml:space="preserve">hal-02605381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
+                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513589v1</w:t>
+                <w:t xml:space="preserve">hal-02605383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
+                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160703019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605381v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6949,895 +6949,895 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience; Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diab Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuillet Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Congrès Lambda Mu de l’IMdR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A holistic approach to assess the systemic resilience of critical infrastructures; insights from the Caribbean Island of Saint-Martin in the aftermath of Hurricane Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Office for Disaster Risk Reduction, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple au nord : vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine - l’apport de la recherche à l’action publique à travers le projet RGC4 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Faculté des Lettres et Sciences Humaines - Université Ibn Zohr (Maroc). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité et résilience territoriale. Regards croisés euro-méditerranéens en contexte de risques et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1- 234-56789-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine. L’apport du projet de recherche RGC4, in:pdf Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Atik; Universite Ibn Zohr-Agadir-Maroc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-73, 2022, 978-9920-34-194-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie et résilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse des retours d’expériences d’inondations majeures pour la résilience des réseaux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurité globale et résilience des territoires - Ingénierie effets de levier et stratégies à promouvoir - Séminaire organisé à Lyon le 17 et 18 janvier 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2019, Collection Connaissances, 978-2-37180-386-2</w:t>
+              <w:t xml:space="preserve">Retours d’expériences post-catastrophes naturelles., Actes de la 13ème rencontre annuelle Géorisques, Université de Montpellier 3, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717415v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des retours d’expériences d’inondations majeures pour la résilience des réseaux urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ingénierie et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+              <w:t xml:space="preserve">Cerema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours d’expériences post-catastrophes naturelles., Actes de la 13ème rencontre annuelle Géorisques, Université de Montpellier 3, 24 janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-64, 2019</w:t>
+              <w:t xml:space="preserve">Sécurité globale et résilience des territoires - Ingénierie effets de levier et stratégies à promouvoir - Séminaire organisé à Lyon le 17 et 18 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, Collection Connaissances, 978-2-37180-386-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717460v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure method: decision indicators and GIS tool for levees management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on FLOOD risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697866v1</w:t>
-              </w:r>
-[...368 lines deleted...]
-                <w:t xml:space="preserve">hal-01698380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7855,90 +7855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joaquin end conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8276,51 +8276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1195245D"/>
+    <w:nsid w:val="1DA1BCFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8507,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>