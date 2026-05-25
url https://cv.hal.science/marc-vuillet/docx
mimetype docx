--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -223,577 +223,577 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
+                <w:t xml:space="preserve">The “Build-Back-Better” concept for reconstruction of critical Infrastructure: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103858⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.105932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165395v1</w:t>
+                <w:t xml:space="preserve">halshs-03940431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Build-Back-Better” concept for reconstruction of critical Infrastructure: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Diab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, pp.105932. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.103858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.105932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03940431v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the benefits of the build back better concept for Parisian critical infrastructures vulnerable to flooding: From build back better to build better before</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the importance of critical infrastructures' interdependencies during recovery; lessons from Hurricane Irma in Saint-Martin's island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasec.2022.100123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811692v1</w:t>
+                <w:t xml:space="preserve">hal-03418379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the importance of critical infrastructures' interdependencies during recovery; lessons from Hurricane Irma in Saint-Martin's island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Examining the benefits of the build back better concept for Parisian critical infrastructures vulnerable to flooding: From build back better to build better before</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.102675. </w:t>
+              <w:t xml:space="preserve">Water Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.100123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasec.2022.100123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418379v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an expert judgement debiasing method for assessing levee failure probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -827,90 +827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Implementation of the “Build-Back-Better” Concept for Critical Infrastructure Systems: Lessons from Saint-Martin’s Island Following Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,64 +944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructure failures induced by a slow-onset flood conditions – A case study in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,64 +1100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,90 +1204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure prise en compte des défaillances en cascade au sein des réseaux franciliens interdépendants face aux crues majeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106 (1), pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,77 +1321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping urban resilience to disasters – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.101746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,330 +1419,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335051v1</w:t>
+                <w:t xml:space="preserve">hal-02609390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert judgments calibration and combination for assessment of river levee failure probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Hathout</w:t>
+                <w:t xml:space="preserve">Systèmes urbains et pollution de l’air extérieur : application du concept de résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.377-392. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.32564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609390v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,64 +1802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1910,77 +1910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an expert-led GIS-based approach for assessing the performance of river levees: the Digsure method and tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,364 +2038,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Amdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697822v1</w:t>
+                <w:t xml:space="preserve">hal-01697834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability and social resilience: comparison of two neighborhoods in New Orleans after Hurricane Katrina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Leroy</w:t>
+                <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Amdal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, In press, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160708002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697834v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Probabilistic Multicriteria Method for River Levee Performance Evaluation in Support of Diagnostic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrastructure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2442,64 +2442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,103 +2559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levee performance evaluation based on subjective probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (5), pp.329 - 349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2702,51 +2702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,90 +2806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making method for assessing performance of large levee alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Decision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.137 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2949,332 +2949,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Ameline</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema. 2023</w:t>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685726v1</w:t>
+                <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066473v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux insulaires à l’épreuve de la résilience, le cas de Saint-Martin face l’ouragan Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GAR Global Assessment Report de l’ONU. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,1066 +3385,1194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A holistic approach to assess the systemic resilience of critical infrastructures; insights from the Caribbean Island of Saint-Martin in the aftermath of Hurricane Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Nations Office for Disaster Risk Reduction, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03988840v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720901v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux d’infrastructure critique de l’île de Saint-Martin face au passage de l’ouragan Irma : un retour d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les réseaux techniques de Saint-Martin face au passage de l’ouragan Irma : de la vulnérabilité à la reconstruction, quelle résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres scientifique Géorisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Antilles, Jun 2022, Campus de Fouillole, Université des Antilles, Pointe-à-Pitre, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721672v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Pidoux</w:t>
+                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une approche opérationnelle pour la reconstruction post inondation des infrastructures critiques franciliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience. Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
+              <w:t xml:space="preserve">Lambda Mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab - Paris Saclay, Oct 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413026v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Diab</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abboud Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720672v1</w:t>
+                <w:t xml:space="preserve">hal-03720777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Pidoux</w:t>
+                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720777v1</w:t>
+                <w:t xml:space="preserve">hal-03720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Cascading Effects of Critical Infrastructures during Recovery; lessons from IRMA Hurricane in Saint-Martin’s Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4463,3381 +4591,3253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Back Better Critical Infrastructures in a flooding context: Proposal of an operational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
+                <w:t xml:space="preserve">A method to assess the failure probabilities of river levees based on Elicitation, Calibration, Aggregation, and Debiasing of expert judgement (IeCAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FLOODrisk 2020. 4th European Conference on Flood Risk Management: Science and practice for an uncertain future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/FloodRisk2020.24.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720738v1</w:t>
+                <w:t xml:space="preserve">hal-03720672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Dabaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722277v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction postcrue : Proposition d'une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Dabaj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gache</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France. pp.70-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462940v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better management of the cascading effects of the technical networks of Paris and the Ile-de-France region in the face of a major flood of the Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+                <w:t xml:space="preserve">Mieux Anticiper la phase de reconstruction post-crue : Proposition d’une approche intégrée pour la réduction de la vulnérabilité des réseaux techniques franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Dabaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720807v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irma's impacts and subsequent service restoration to reveal the interdependencies and the resilience of Saint-Martin’s critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructures failures induced by a slow-onset flood conditions – a case study in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoQuant 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722284v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model for simulating households’ self-evacuation decision in high-rise buildings under critical infrastructures failures induced by a slow-onset flood conditions – a case study in Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Deck</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th conference of the international society for Integrated Disaster Risk Management. 10èmes IDRIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720821v1</w:t>
+                <w:t xml:space="preserve">hal-03722289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils d’aide à la décision pour faire face aux défis de la mobilité dans le cas de crues à cinétique lente</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision pour la mobilité des personnels en période d'inondation en Ile-de-France : MOPPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème rencontre Géorisque 2019 « Résilience et adaptation aux catastrophes naturelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TheoQuant 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722289v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-agent pour la gestion des infrastructures critiques dans des situations de crise liées à des crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Olsvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829568v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Modelling Infrastructural Cascade Failure with Multi-Agent Simulation: Application to a Case of Flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Olsvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Judek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">10 émes Journées de la Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722305v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-agent pour la gestion des infrastructures critiques dans des situations de crise liées à des crues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Olsvik</w:t>
+                <w:t xml:space="preserve">Démarche d'Élicitation, Calibration, Agrégation et Dé-biaisage « EiCAD » du jugement d'expert pour l'évaluation probabiliste de la fiabilité structurelle des digues fluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">10èmes journées Fiabilité des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722298v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Infrastructural Cascade Failure with Multi-Agent Simulation: Application to a Case of Flooding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Judek</w:t>
+                <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 émes Journées de la Fiabilité des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720858v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Incertu -incertitude et jugement expert pour l'aide à l'évaluation de la résilience des réseaux techniques urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHF-RDT Risques et Résilience des Territoires 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne La Vallée, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
+                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605381v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des biais experts pour l’évaluation de la fiabilité des digues</w:t>
+                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda-Mu 20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160703019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605383v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Expert Assessment for Supporting Evaluation of Levees Safety</w:t>
+                <w:t xml:space="preserve">Traitement des biais heuristiques pour l’évaluation probabiliste de la sûreté des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management FLOODrisk 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Journées de Fiabilité des Matériaux et des Structures JFMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nancy, France. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513589v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des probabilités subjectives pour la prise en compte des incertitudes issues de dires experts en analyse de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Fiabilité des Matériaux et des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Probabilities to Integrate Uncertainties in Levee Performance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM) and the Sixth International Symposium on Uncertainty, Modeling, and Analysis (ISUMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Liverpool, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784413609.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure : une méthode et un outil SIG d'aide au diagnostic et à la gestion des digues fluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casteigts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions - 2ème colloque national - Digues2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digsure method: Decision support indicators and GIS tool for levees management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. de Massiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European conference on Flood Risk Management FLOODrisk2012, Rotterdam, NLD, 19-23 November 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple au nord : vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine - l’apport de la recherche à l’action publique à travers le projet RGC4 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Faculté des Lettres et Sciences Humaines - Université Ibn Zohr (Maroc). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilité et résilience territoriale. Regards croisés euro-méditerranéens en contexte de risques et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1- 234-56789-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine. L’apport du projet de recherche RGC4, in:pdf Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Atik; Universite Ibn Zohr-Agadir-Maroc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-73, 2022, 978-9920-34-194-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité globale et résilience des territoires - Ingénierie effets de levier et stratégies à promouvoir - Séminaire organisé à Lyon le 17 et 18 janvier 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, Collection Connaissances, 978-2-37180-386-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des retours d’expériences d’inondations majeures pour la résilience des réseaux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours d’expériences post-catastrophes naturelles., Actes de la 13ème rencontre annuelle Géorisques, Université de Montpellier 3, 24 janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digsure method: decision indicators and GIS tool for levees management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. de Mordant de Massiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Conference on FLOOD risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'importance des interdépendances sous-jacentes pour renforcer la résilience; Etude de cas des Infrastructures Critiques de Saint-Martin face à l'ouragan Irma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuillet Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Lambda Mu de l’IMdR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, pp.13012, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160713012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698380v1</w:t>
-              </w:r>
-[...606 lines deleted...]
-                <w:t xml:space="preserve">hal-01697866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7855,90 +7855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7988,77 +7988,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joaquin end conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8276,51 +8276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA1BCFB"/>
+    <w:nsid w:val="505EC1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8507,51 +8507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-vuillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6400-2991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170370046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304718670" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410164869" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03940431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.105932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Dabaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasec.2022.100123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hathout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2085811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13063133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5595/001c.18160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2019.101746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.03.019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32564" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beullac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12178" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Amdal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160708002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000283" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.785723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2012.680354" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722312v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Maiolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondrazaka" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.24.8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722284v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Olsvik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Judek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607468v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160703019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141497v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casteigts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597603v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massiac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tourment" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Mordant de Massiac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicolas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Der Sarkissian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuillet Marc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>