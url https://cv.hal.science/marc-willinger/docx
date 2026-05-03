--- v0 (2026-03-14)
+++ v1 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,1884 +252,1884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism With Heterogeneous Players</w:t>
+                <w:t xml:space="preserve">Equal division among the few: an experiment about coalition formation and vNM stable set in a three-person game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+                <w:t xml:space="preserve">Yukihiko Funaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.70043⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10093-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173769v1</w:t>
+                <w:t xml:space="preserve">hal-05379702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis in addictive consumption depends on time preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.733-760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373134v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhong Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.721-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173859v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equal division among the few: an experiment about coalition formation and vNM stable set in a three-person game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marion Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-025-10093-5⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379702v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058037v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are risk-tolerant individuals more trustful? A representative sample study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Montoya Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/esa.2025.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234840v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are risk-tolerant individuals more trustful? A representative sample study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Manyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/esa.2025.2⟩</w:t>
+              <w:t xml:space="preserve">World Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234962v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernur Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Poudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (2), pp.729-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism With Heterogeneous Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpet.70043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314443v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t>
+                <w:t xml:space="preserve">Hysteresis in addictive consumption depends on time preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Pavel</w:t>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernur Acikgoz</w:t>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Poudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/kykl.12440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10072-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937321v1</w:t>
+                <w:t xml:space="preserve">hal-05373134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+                <w:t xml:space="preserve">Depth of reasoning in the 11-20 game differs between financial professionals and students. A lab-in-the-field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+                <w:t xml:space="preserve">Bernur Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mungatana</w:t>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicky Nicholls</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.111754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2024.111754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201670v1</w:t>
+                <w:t xml:space="preserve">hal-04578910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth of reasoning in the 11-20 game differs between financial professionals and students. A lab-in-the-field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Solving conflict over common pool resources through delegation to a stakeholder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2024.111754⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.106702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578910v1</w:t>
+                <w:t xml:space="preserve">hal-04682703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving conflict over common pool resources through delegation to a stakeholder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of the approval mechanism in a three-player common pool resource dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2024.106702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.102179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682703v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the approval mechanism in a three-player common pool resource dilemma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consumer impatience: A key motive for Covid-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109, pp.102179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102179⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (102190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530346v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer impatience: A key motive for Covid-19 vaccination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment pratiquer le sport en compétition peut réduire les inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516843v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment pratiquer le sport en compétition peut réduire les inégalités de genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mungatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394446v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio instability and socially responsible investment: Experiments with financial professionals and students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Tatarnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.104702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation in sports competition closes the gender gaps in competition and in risk taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,5834 +2252,5700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does age affect the relation between risk and time preferences? Evidence from a representative sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Southern Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0376835X.2023.2252462⟩</w:t>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (2), pp.341-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/soej.12662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381039v1</w:t>
+                <w:t xml:space="preserve">hal-04217414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does age affect the relation between risk and time preferences? Evidence from a representative sample</w:t>
+                <w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexuan Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.102089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2023.102089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/soej.12662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217414v1</w:t>
+                <w:t xml:space="preserve">hal-04192470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2023.102089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04192470v2</w:t>
+                <w:t xml:space="preserve">hal-03737848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does the approval mechanism induce the efficient extraction in Common Pool Resource games?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.111-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-021-01342-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737848v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veto Power and Coalition Formation in the Commons: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (2), pp.23-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18848/2325-1077/CGP/v18i02/23-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging for Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the approval mechanism induce the efficient extraction in Common Pool Resource games?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.106047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-021-01342-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03227264v1</w:t>
+                <w:t xml:space="preserve">hal-03866196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Did Mindful People Do Better during the COVID-19 Pandemic? Mindfulness Is Associated with Well-Being and Compliance with Prophylactic Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.5051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19095051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.106047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03866196v1</w:t>
+                <w:t xml:space="preserve">hal-03664438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sagebiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did Mindful People Do Better during the COVID-19 Pandemic? Mindfulness Is Associated with Well-Being and Compliance with Prophylactic Measures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19095051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03664438v1</w:t>
+                <w:t xml:space="preserve">hal-03047336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (5), pp.843-870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30285-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03047336v1</w:t>
+                <w:t xml:space="preserve">hal-03026577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Di Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103-143, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/105.00000119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026577v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Can common ownership prevent the tragedy of the commons? An experimental investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klarizze Puzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.271-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3410383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497321v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498354v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can common ownership prevent the tragedy of the commons? An experimental investigation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3410383⟩</w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54695/bmi.163.3026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554976v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Value creation and value appropriation in innovative coopetition projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chiambaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.232.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974495v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.587-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2018.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/bmi.163.3026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03026615v1</w:t>
+                <w:t xml:space="preserve">halshs-01929113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How do markets react to (un)expected fundamental value shocks? An experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.90-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbef.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2018.11.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01929113v1</w:t>
+                <w:t xml:space="preserve">hal-02142601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do markets react to (un)expected fundamental value shocks? An experimental analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Are impatient farmers more risk-averse? Evidence from a lab-in-the-field experiment in rural Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Stanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.156-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1192277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbef.2019.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142601v1</w:t>
+                <w:t xml:space="preserve">hal-02043026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are impatient farmers more risk-averse? Evidence from a lab-in-the-field experiment in rural Uganda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Willinger</w:t>
+                <w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2016.1192277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02043026v1</w:t>
+                <w:t xml:space="preserve">hal-01864987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+                <w:t xml:space="preserve">Evidence of genotypic adaptation to the exposure to volcanic risk at the dopamine receptor DRD4 locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mettling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danang Hadmoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (37745), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-016-9550-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01300195v1</w:t>
+                <w:t xml:space="preserve">hal-02062364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men increase contributions to a public good when under sexual competition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29819⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First online: 11 May 2016 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-016-9550-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864987v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of genotypic adaptation to the exposure to volcanic risk at the dopamine receptor DRD4 locus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malevolent Governance, Intra-Group Conflict and the Paradox of the Plenty: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/g7010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062364v1</w:t>
+                <w:t xml:space="preserve">hal-01457337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malevolent Governance, Intra-Group Conflict and the Paradox of the Plenty: An Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Willinger</w:t>
+                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.601-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/g7010002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457337v1</w:t>
+                <w:t xml:space="preserve">hal-01291706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choice overload, coordination and inequality: three hurdles to the effectiveness of the compensation mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Midler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rouaix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45, pp.601-623. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 45, pp.513-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-014-0840-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291706v1</w:t>
+                <w:t xml:space="preserve">hal-01273706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice overload, coordination and inequality: three hurdles to the effectiveness of the compensation mechanism?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sharing rules for common-pool resources when self-insurance is available</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.111-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-013-9375-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-014-0840-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273706v1</w:t>
+                <w:t xml:space="preserve">hal-01506243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing rules for common-pool resources when self-insurance is available</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iere.12024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-013-9375-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506243v1</w:t>
+                <w:t xml:space="preserve">hal-00859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak Moral Motivation Leads to the Decline of Voluntary Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rouaix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.745-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iere.12024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00859478v1</w:t>
+                <w:t xml:space="preserve">halshs-00969247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Moral Motivation Leads to the Decline of Voluntary Contributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does players’ identification affect trust and reciprocity in the lab?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joep.2011.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969247v1</w:t>
+                <w:t xml:space="preserve">hal-01923413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does players’ identification affect trust and reciprocity in the lab?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vanishing leadership and declining reciprocity in a sequential contribution experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joep.2011.09.012⟩</w:t>
+              <w:t xml:space="preserve">Economic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.567-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1465-7295.2011.00415.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01923413v1</w:t>
+                <w:t xml:space="preserve">halshs-00658740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanishing leadership and declining reciprocity in a sequential contribution experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoporous Silica Nanoparticles Combining Two-Photon Excited Fluorescence and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Chelebaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Raehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-O. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Inquiry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1465-7295.2011.00415.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.1877-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b922052f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658740v1</w:t>
+                <w:t xml:space="preserve">hal-00442090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Static Externalities Offset Dynamic Externalities? An Experimental Study of the Exploitation of Substitutable Common-Pool Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston A. Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Resource Economics Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (2), pp.305-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22004/ag.econ.90842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Silica Nanoparticles Combining Two-Photon Excited Fluorescence and Magnetic Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution diffuse aux nitrates et incitations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b922052f⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.71-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2009.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00442090v1</w:t>
+                <w:t xml:space="preserve">hal-00490293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do binding agreements solve the social dilemma?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guessing with negative feedback: an experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2009.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.1123-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665220v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution diffuse aux nitrates et incitations économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do binding agreements solve the social dilemma?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (11-12), pp.1271-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2009.1722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00490293v1</w:t>
+                <w:t xml:space="preserve">hal-02665220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guessing with negative feedback: an experiment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The determinants of trusting and reciprocal behaviour: evidence from an intercultural experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csongor Csukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fracalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (1), pp.71-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662324v1</w:t>
+                <w:t xml:space="preserve">hal-02656135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance de la fraude et évasion fiscale : une analyse expérimentale du modèle de Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 182, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of trusting and reciprocal behaviour: evidence from an intercultural experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to regulate individual agricultural groundwater withdrawals? The case study of the Roussillon Aquifer (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (1), pp.71-95</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656135v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to regulate individual agricultural groundwater withdrawals? The case study of the Roussillon Aquifer (South of France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Theories of behavior in principal-agent relationships with hidden action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Keser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.1514-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2006.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662668v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories of behavior in principal-agent relationships with hidden action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Risque et sélection d'équilibre dans un jeu de coordination: Une analyse expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85, pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/20079181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2006.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662664v1</w:t>
+                <w:t xml:space="preserve">hal-02130664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et sélection d'équilibre dans un jeu de coordination: Une analyse expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure d’interactions et problème de coordination : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114-115, pp.245-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/20079181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130664v1</w:t>
+                <w:t xml:space="preserve">hal-02666805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement divinatoire à feedback négatif : une investigation expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure d'intégrations et problème de coordination : une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.572.0281⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-3 (114-115), pp.245-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656755v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure d’interactions et problème de coordination : une approche expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Raisonnement divinatoire à feedback négatif : une investigation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.572.0281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666805v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure d'intégrations et problème de coordination : une approche expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficiency of Nonpoint Source Pollution Instruments : An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Xepapadeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.393-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-004-5986-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.424⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00279384v1</w:t>
+                <w:t xml:space="preserve">hal-00279148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Nonpoint Source Pollution Instruments : An Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Efficiency of nonpoint source pollution instruments: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Xepapadeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30, pp.393-422. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 30 (4), pp.393-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-004-5986-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-004-5986-y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00279148v1</w:t>
+                <w:t xml:space="preserve">hal-02680148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of nonpoint source pollution instruments: an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Fair Offers in a Repeated Principal-Agent Relationship with Hidden Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Xepapadeas</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-004-5986-y⟩</w:t>
+              <w:t xml:space="preserve">Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (286), pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0013-0427.2005.00412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680148v1</w:t>
+                <w:t xml:space="preserve">hal-01351562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fair Offers in a Repeated Principal-Agent Relationship with Hidden Actions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Willinger</w:t>
+                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0013-0427.2005.00412.x⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01351562v1</w:t>
+                <w:t xml:space="preserve">hal-00278981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trusting Behavior in a Repeated Investment Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2003.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00278981v1</w:t>
+                <w:t xml:space="preserve">hal-00459746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusting Behavior in a Repeated Investment Game</w:t>
-[...106 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8089,3294 +7955,3294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The approval mechanism with delegation: An experiment on CPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of peer punishment under negative framing,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnalys Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnalys Michaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific ESA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can framing impact the effectiveness of sanctions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Social Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD AFII Conference (Association Française de Finance)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC-Management School of Liège, May 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">The International Meeting of the Academy of Behavioral Finance &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073087v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Meeting of the Academy of Behavioral Finance &amp; Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Experimental Finance at University of Mannheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Mannheim, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073079v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Finance at University of Mannheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Mannheim, Belgium</w:t>
+              <w:t xml:space="preserve">EF North American Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Finance, Nov 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073099v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF North American Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Experimental Finance, Nov 2016, Tucson, United States</w:t>
+              <w:t xml:space="preserve">33RD AFII Conference (Association Française de Finance)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC-Management School of Liège, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073126v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embezzlement: Does transparency of information matter? An experiment in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2015 World Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economic Science Association (ESA). INT., Jul 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regulating ambient pollution when social costs are unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">14. Annual BIOECON Conference "Resource Economics, Biodiversity Conservation and Development".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804774v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment: do the poor need Robin Hood or the Sheriff of Nottingham?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Experiments on Conflicts "Experiments on conflicts, inequality and incentives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., May 2012, Rennes, France. pp.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927575v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment: do the poor need Robin Hood or the Sheriff of Nottingham?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Experiments on Conflicts "Experiments on conflicts, inequality and incentives"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque de france, Jul 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807305v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating ambient pollution when social costs are unknown</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Annual BIOECON Conference "Resource Economics, Biodiversity Conservation and Development".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745058v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of bankruptcy rules in CPR allocation when resource diversification is available</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon-Sorbonne (UP1). FRA.; Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA.; European Association of Environmental and Resource Economists (EAERE). INT., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736244v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127348v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Weak moral motivation leads to the decline of voluntary contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INFER Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Stirling, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Asia Pacific Meeting of theEconomic Science Association 2008. APESA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economic Science Association (ESA). INT., Feb 2008, Singapore, Singapore. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736243v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Provision of club goods in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting on Experimental &amp; Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736242v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00373084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak moral motivation leads to the decline of voluntary contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Asia Pacific Meeting of theEconomic Science Association 2008. APESA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economic Science Association (ESA). INT., Feb 2008, Singapore, Singapore. 34 p</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association française de science économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819998v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provision of club goods in the lab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies d'eau en systèmes irrigués au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mostaganem, Algeria. 20 p</w:t>
+              <w:t xml:space="preserve">Economic Science Association European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00373084v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du comportement de bluff : la grenouille qui veut se faire plus grosse que le boeuf. Do people bluff ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Cottalorda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Heugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées d’économie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etude et de Recherche Economique sur l'Energie (CEREN). FRA., May 2008, Dijon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All equals in front of inequalities? An experimental investigation of how individuals face inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerémy Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées d'Economie publique Louis-André Gérard-Varet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Jun 2008, Marseille, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The good, the bad and the selfish: how individuals react in front of inequalities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerémy Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International meeting on experimental and behavioral economics (IMEBE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Alicante. ESP., Mar 2008, Alicante, Spain. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The provision of club goods in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International meeting on experimental and behavioral economics, IMEBE 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Alicante. Alicante, ESP. Universidad de Alicante.; Universitat de València (UV). Valencia, ESP. Universitat de València (UV), ESP., Mar 2008, Alicante, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting behavioural strategies in sequential decision problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Confiance et réciprocité dans des intéractions entre groupes d’agents : une étude expérimentale des effets de la communication au sein des groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerémy Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Gate. Groupe d'Analyse Et de Théorie Economique</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Française d'Economie Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France. 11 p</w:t>
+              <w:t xml:space="preserve">Conference of the french economic association on behavioral economics and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818406v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et réciprocité dans des intéractions entre groupes d’agents : une étude expérimentale des effets de la communication au sein des groupes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eliciting behavioural strategies in sequential decision problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Jaffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">. Association Française d'Economie Expérimentale</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Gate. Groupe d'Analyse Et de Théorie Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the french economic association on behavioral economics and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822518v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une utilisation durable des nappes d'eau souterraine : une approche par les incitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. atelier régional du projet Sirma : Economies d'eau en Systèmes IRrigués au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se résout le dilemme entre efficacité et équilibre ? Observations expérimentales à partir d’un jeu de bien public séquentiel avec seuil de fourniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Heugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Laboratoire D’economie Expérimentale de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d’économie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on substitute common-pool resources in a dynamic framework: the agricultural exploitation of groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building the European Commons: from Open Fields to Open Source. International Association for the Study of Common Property (IASCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Brescia, Italy. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does random auditing reduce tax evasion in the lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Economic Science Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 Asia-Pacific ESA regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Hong Kong, China. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitute common-pool resources in a dynamic framework: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Institut d'Economie Publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d’économie environnementale de l’IDEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Aix en Provence, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experiment on endogenous coalition formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does contributing sequentially increase the level of cooperation in public goods game ? an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">. Crem. Centre de Recherche En Economie Et Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées d’économie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
+              <w:t xml:space="preserve">A nnual meeting of ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, montreal, Canada. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831889v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitute common-pool resources in a dynamic framework: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Economic Science Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European ESA regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Alessandria, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does contributing sequentially increase the level of cooperation in public goods game ? an experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">An experiment on endogenous coalition formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Emmanuel Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Crem. Centre de Recherche En Economie Et Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nnual meeting of ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, montreal, Canada. pp.29</w:t>
+              <w:t xml:space="preserve">7. Journées d’économie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010179v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we guess better in negative feedback situations ? An experiment on beauty contest games with negative feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Université de Tunis El Manar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11386,150 +11252,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus d’information induit elle une meilleure gestion ? L’affichage des prélèvements favorise t’elle la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en économie INRA IRSTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11539,315 +11405,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global environmental commons : analytical and political challenges in building governance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brousseau</w:t>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Pierre-André Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, XXIII-435 p., 2012, 9780199656202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Jouvet</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199656202.001.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Environmental Commons: Analytical and Political Challenges in Building Governance Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brousseau</w:t>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions la Découverte, 423, 123 p., 2005, Repères (Maspero), 2-7071-4602-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11857,267 +11723,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Global Environmental Commons: Analytical and Political Challenges in Building Governance Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brousseau</w:t>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Commons : Analytical and Political Challenges in Building Governance Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-27, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199656202.003.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Governance and Environment: Policy Challenges and Research Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Brousseau</w:t>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Brousseau; Tom Dedeurwaerdere; Pierre-André Jouvet; Marc Willinger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Commons : Analytical and Political Challenges in Building Governance Mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.349-369, 2012, 9780199656202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199656202.003.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12127,3217 +11993,3217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Pinçon</w:t>
+                <w:t xml:space="preserve">Mickael Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Alexis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462571v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Beaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lefebvre</w:t>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462551v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism with heterogeneous players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Testing Approval Mechanisms in Public Good Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price magnitude, trading behavior and mispricing: An experiment</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451851v2</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Price magnitude, trading behavior and mispricing: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of background risk on altruistic giving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Beaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yujiang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio instability and socially responsible investment:experiments with financial professionals and students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Tatarnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equal division among the few: an experiment about a coalition formation game</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227388v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the approval mechanism induce the effcient extraction in Common Pool Resource games?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Veto power and coalition formation in the commons: an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201696v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234786v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veto power and coalition formation in the commons: an experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equal division among the few: an experiment about a coalition formation game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiko Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227335v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Does the approval mechanism induce the effcient extraction in Common Pool Resource games?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235539v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Another law of small numbers: patterns of trading prices in experimental markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954922v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another law of small numbers: patterns of trading prices in experimental markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Roger</w:t>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Bousselmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954921v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
+                <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Roger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954919v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954920v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01294915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can transparency of information reduce embezzlement? Experimental Evidence from Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01315697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trade off between welfare and equality in a public good experiment : do the poor need Robin Hood or the Sheriff of Nottingham?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice overload, coordination and inequality: three hurdles to the effectiveness of the compensation mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Midler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulating ambient pollution when social costs are unknown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the ambient tax: does the nature of the damage matter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Ammar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ennasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs favorisent-ils le succès de provision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income redistribution and public good provision: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak moral motivation leads to the decline of voluntary contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed instruments to cope with stock externalities: an experimental evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Fondazione Eni Enrico Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of the telethon: leadership, reciprocity and moral motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of players' identification in the population on the trusting and the trustworthy behaviour: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do binding agreements solve the social dilemma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does contributing sequentially increase the level of cooperation in public good games? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Contributing Sequentially Increase the Level of Cooperation in Public Goods Games ? An Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15347,266 +15213,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing rules for a common-pool resource with private alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lefebvre</w:t>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation contingente et décision publique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Appéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Appéré</w:t>
+                <w:t xml:space="preserve">Francois Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bonnieux</w:t>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+                <w:t xml:space="preserve">Guillaume Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pavie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Cnrs. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15753,51 +15619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Funaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10093-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Serge William Yao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tatarnikova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12662" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Anne Puzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-1077/CGP/v18i02/23-48" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01342-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664438v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Wen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bousselmi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02554976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3410383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.163.3026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.11.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2019.05.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stanton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Willinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1192277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mettling" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7010002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0893-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0840-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12036" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSNMJXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658740v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00415.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT901P5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575866v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston A. Giordana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.90842" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442090v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chelebaeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922052f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S1XCTQ9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1722" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.01.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69K5VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657952v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Csukas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fracalanza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Kovacs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662668v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giordana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.10.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.572.0281" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.424" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Xepapadeas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5986-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFTCZNMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680148v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-0427.2005.00412.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL8TVXC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2003.07.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954JRXZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100225v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134750v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073087v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073079v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184420v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807305v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745058v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819998v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottalorda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heugues" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815225v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Celse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822499v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818406v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Jaffray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gate. Groupe d'Analyse Et de Th&#233;orie Economique" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise d'Economie Exp&#233;rimentale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817607v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire D&#8217;economie Exp&#233;rimentale de Strasbourg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588244v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815727v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Science Association" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831889v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crem. Centre de Recherche En Economie Et Management" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830491v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010179v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tunis El Manar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jouvet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.001.0001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411492v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833413v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eber" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492332v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262927v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451851v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Sun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909118v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227388v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227335v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235539v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954922v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954919v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954920v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294915v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315697v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803689v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ammar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ennasri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816816v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410776v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009661v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Funaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10093-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Serge William Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tatarnikova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12662" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01342-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Anne Puzon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-1077/CGP/v18i02/23-48" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Wen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bousselmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02554976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3410383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.163.3026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2019.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stanton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1192277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mettling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7010002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0893-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0840-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSNMJXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00415.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT901P5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chelebaeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922052f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S1XCTQ9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575866v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston A. Giordana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.90842" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1722" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.01.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69K5VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Csukas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fracalanza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Kovacs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657952v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giordana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.10.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.424" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.572.0281" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Xepapadeas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5986-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFTCZNMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-0427.2005.00412.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL8TVXC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459746v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2003.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954JRXZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073079v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottalorda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heugues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Celse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise d'Economie Exp&#233;rimentale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Jaffray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gate. Groupe d'Analyse Et de Th&#233;orie Economique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire D&#8217;economie Exp&#233;rimentale de Strasbourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Science Association" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crem. Centre de Recherche En Economie Et Management" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tunis El Manar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jouvet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.001.0001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982448v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451851v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294915v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ammar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ennasri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819715v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009661v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>