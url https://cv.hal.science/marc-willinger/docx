--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -252,806 +252,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equal division among the few: an experiment about coalition formation and vNM stable set in a three-person game</w:t>
+                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukihiko Funaki</w:t>
+                <w:t xml:space="preserve">Yuhong Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sol</w:t>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.721-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-025-10093-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379702v1</w:t>
+                <w:t xml:space="preserve">hal-05058037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
+                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+                <w:t xml:space="preserve">Marion Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173859v1</w:t>
+                <w:t xml:space="preserve">hal-05234840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delegating Moral Dilemmas in Autonomous Vehicles Evidence from an online experiment in China</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058037v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting and extraction behavior in continuous time resource experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erdlenbruch</w:t>
+                <w:t xml:space="preserve">Are risk-tolerant individuals more trustful? A representative sample study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Montoya Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2025.101531⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/esa.2025.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234840v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
+                <w:t xml:space="preserve">Amandine Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Manyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarisayi Pedzisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+              <w:t xml:space="preserve">World Development Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are risk-tolerant individuals more trustful? A representative sample study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Montoya Herrera</w:t>
+                <w:t xml:space="preserve">Equal division among the few: an experiment about coalition formation and vNM stable set in a three-person game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihiko Funaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/esa.2025.2⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10093-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234962v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They know each other, but do they trust each other? Social capital and selected beneficiaries of community-based development projects: A lab-in-the-field in rural Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L' économie à l'ère de la science ouverte : un nouvel élan pour la reproductibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76, pp.733-760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314443v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statute of Limitations for Tax Evasion</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism With Heterogeneous Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,64 +1505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving conflict over common pool resources through delegation to a stakeholder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,360 +1616,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the approval mechanism in a three-player common pool resource dilemma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment pratiquer le sport en compétition peut réduire les inégalités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530346v1</w:t>
+                <w:t xml:space="preserve">hal-04394446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer impatience: A key motive for Covid-19 vaccination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+                <w:t xml:space="preserve">Effectiveness of the approval mechanism in a three-player common pool resource dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (102190), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102190⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109, pp.102179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516843v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment pratiquer le sport en compétition peut réduire les inégalités de genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer impatience: A key motive for Covid-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (102190), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2024.102190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394446v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs and preferences as predictors of prophylactic adherence and lockdown compliance in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mungatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2040,386 +2040,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio instability and socially responsible investment: Experiments with financial professionals and students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation in sports competition closes the gender gaps in competition and in risk taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Tatarnikova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Sabrina Bravaccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sports Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168199v1</w:t>
+                <w:t xml:space="preserve">hal-03696936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation in sports competition closes the gender gaps in competition and in risk taking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does age affect the relation between risk and time preferences? Evidence from a representative sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zexuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bravaccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Southern Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (2), pp.341-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/soej.12662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696936v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does age affect the relation between risk and time preferences? Evidence from a representative sample</w:t>
+                <w:t xml:space="preserve">Portfolio instability and socially responsible investment: Experiments with financial professionals and students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zexuan Wang</w:t>
+                <w:t xml:space="preserve">Olga Tatarnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 90 (2), pp.341-368. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.104702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/soej.12662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2023.104702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217414v1</w:t>
+                <w:t xml:space="preserve">hal-04168199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stated preferences outperform elicited preferences for predicting reported compliance with Covid-19 prophylactic measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,619 +2490,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Magdalou</w:t>
+                <w:t xml:space="preserve">Does the approval mechanism induce the efficient extraction in Common Pool Resource games?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.111-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-021-01342-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737848v1</w:t>
+                <w:t xml:space="preserve">hal-03227264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the approval mechanism induce the efficient extraction in Common Pool Resource games?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
+                <w:t xml:space="preserve">Veto Power and Coalition Formation in the Commons: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-021-01342-x⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.23-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/2325-1077/CGP/v18i02/23-48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227264v1</w:t>
+                <w:t xml:space="preserve">hal-03664454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veto Power and Coalition Formation in the Commons: An Experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18848/2325-1077/CGP/v18i02/23-48⟩</w:t>
+              <w:t xml:space="preserve"> Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (3), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1864-9335/a000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664454v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging for Lockdown</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Ventelou</w:t>
+                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gabuthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629110v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décideurs publics doivent pouvoir enclencher les progrès nécessaires en soulevant l’adhésion plus que la fronde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">L'économie comportementale à travers trois exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+                <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.27-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855177v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the acceptability of restrictive health policies: An experimental assessment of individual preferences for anti-COVID 19 strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,589 +3186,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did Mindful People Do Better during the COVID-19 Pandemic? Mindfulness Is Associated with Well-Being and Compliance with Prophylactic Measures</w:t>
+                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyue Wen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sagebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19095051⟩</w:t>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664438v1</w:t>
+                <w:t xml:space="preserve">hal-03829945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Did Mindful People Do Better during the COVID-19 Pandemic? Mindfulness Is Associated with Well-Being and Compliance with Prophylactic Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xinyue Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (9), pp.5051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19095051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829945v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (5), pp.843-870</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047336v1</w:t>
+                <w:t xml:space="preserve">hal-03026577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population preferences for inclusive COVID-19 policy responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2468-2667(20)30285-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026577v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can shorter transfer chains and transparency reduce embezzlement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3906,51 +3906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mesures sanitaires les Français sont-ils prêts à accepter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,64 +4031,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4233,248 +4233,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
+                <w:t xml:space="preserve">How do markets react to (un)expected fundamental value shocks? An experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geb.2018.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.90-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbef.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929113v1</w:t>
+                <w:t xml:space="preserve">hal-02142601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do markets react to (un)expected fundamental value shocks? An experimental analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sentis</w:t>
+                <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Koriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.90-113. </w:t>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.587-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbef.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142601v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are impatient farmers more risk-averse? Evidence from a lab-in-the-field experiment in rural Uganda</w:t>
               </w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5047,265 +5047,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malevolent Governance, Intra-Group Conflict and the Paradox of the Plenty: An Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Willinger</w:t>
+                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/g7010002⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.601-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457337v1</w:t>
+                <w:t xml:space="preserve">hal-01291706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">Malevolent Governance, Intra-Group Conflict and the Paradox of the Plenty: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45, pp.601-623. </w:t>
+              <w:t xml:space="preserve">Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/g7010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291706v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice overload, coordination and inequality: three hurdles to the effectiveness of the compensation mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Midler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5463,247 +5463,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Rouaix</w:t>
+                <w:t xml:space="preserve">Weak Moral Motivation Leads to the Decline of Voluntary Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (5), pp.745-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iere.12024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859478v1</w:t>
+                <w:t xml:space="preserve">halshs-00969247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Moral Motivation Leads to the Decline of Voluntary Contributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.957-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iere.12024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpet.12036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969247v1</w:t>
+                <w:t xml:space="preserve">hal-00859478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does players’ identification affect trust and reciprocity in the lab?</w:t>
               </w:r>
@@ -5715,51 +5715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5805,64 +5805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing leadership and declining reciprocity in a sequential contribution experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,290 +6165,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution diffuse aux nitrates et incitations économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guessing with negative feedback: an experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2009.1722⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.1123-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490293v1</w:t>
+                <w:t xml:space="preserve">hal-02662324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guessing with negative feedback: an experiment.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution diffuse aux nitrates et incitations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Spaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2009.01.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.71-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2009.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662324v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do binding agreements solve the social dilemma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6692,213 +6692,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to regulate individual agricultural groundwater withdrawals? The case study of the Roussillon Aquifer (South of France)</w:t>
+                <w:t xml:space="preserve">Theories of behavior in principal-agent relationships with hidden action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Giordana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+                <w:t xml:space="preserve">Claudia Keser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.1514-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2006.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662668v1</w:t>
+                <w:t xml:space="preserve">hal-02662664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories of behavior in principal-agent relationships with hidden action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Keser</w:t>
+                <w:t xml:space="preserve">How to regulate individual agricultural groundwater withdrawals? The case study of the Roussillon Aquifer (South of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.25-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662664v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et sélection d'équilibre dans un jeu de coordination: Une analyse expérimentale</w:t>
               </w:r>
@@ -7187,51 +7187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement divinatoire à feedback négatif : une investigation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,51 +7278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Nonpoint Source Pollution Instruments : An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of nonpoint source pollution instruments: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Offers in a Repeated Principal-Agent Relationship with Hidden Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7607,326 +7607,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
+                <w:t xml:space="preserve">Trusting Behavior in a Repeated Investment Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rozan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Stenger</w:t>
+                <w:t xml:space="preserve">François Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2003.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278981v1</w:t>
+                <w:t xml:space="preserve">hal-00459746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusting Behavior in a Repeated Investment Game</w:t>
+                <w:t xml:space="preserve">Willingness-to-Pay for Food Safety : An Experimental Investigation of Quality Certification on Bidding Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phu Nguyen Van</w:t>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2003.07.004⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (4), pp.409-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459746v1</w:t>
+                <w:t xml:space="preserve">hal-00278981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for food safety : an experimental investigation of quality certification on bidding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stenger-Letheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (3), pp.409-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/erae/31.4.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072925v1</w:t>
@@ -7982,51 +7982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The approval mechanism with delegation: An experiment on CPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,51 +8116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific ESA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8211,51 +8211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnalys Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8293,64 +8293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,254 +8388,254 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Finance at University of Mannheim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Mannheim, Belgium</w:t>
+              <w:t xml:space="preserve">EF North American Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Finance, Nov 2016, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073099v1</w:t>
+                <w:t xml:space="preserve">hal-02073126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF North American Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Experimental Finance, Nov 2016, Tucson, United States</w:t>
+              <w:t xml:space="preserve">Experimental Finance at University of Mannheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Mannheim, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073126v1</w:t>
+                <w:t xml:space="preserve">hal-02073099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Markets React to Un(expected) Fundamental Shocks? An Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8686,77 +8686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embezzlement: Does transparency of information matter? An experiment in Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8876,100 +8876,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trade-off between welfare and equality in a public good experiment: do the poor need Robin Hood or the Sheriff of Nottingham?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Experiments on Conflicts "Experiments on conflicts, inequality and incentives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1 (UR1). Rennes, FRA., May 2012, Rennes, France. pp.41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-015-0893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807305v1</w:t>
@@ -9023,73 +9023,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Banque de france, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927575v1</w:t>
+                <w:t xml:space="preserve">hal-02804774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the voluntary leaders? Experimental evidence from a sequential contribution game</w:t>
               </w:r>
@@ -9118,73 +9118,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Nguyen - Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the French Experimental Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., May 2012, Montpellier, France. 22 p</w:t>
+              <w:t xml:space="preserve">18th International Panel Data Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque de france, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804774v1</w:t>
+                <w:t xml:space="preserve">hal-02927575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of bankruptcy rules in CPR allocation when resource diversification is available</w:t>
               </w:r>
@@ -9291,51 +9291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9386,51 +9386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9727,51 +9727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Redistribution and Public Good Provision: An Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10360,450 +10360,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une utilisation durable des nappes d'eau souterraine : une approche par les incitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+                <w:t xml:space="preserve">Comment se résout le dilemme entre efficacité et équilibre ? Observations expérimentales à partir d’un jeu de bien public séquentiel avec seuil de fourniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Heugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Willinger</w:t>
+                <w:t xml:space="preserve">. Laboratoire D’economie Expérimentale de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. atelier régional du projet Sirma : Economies d'eau en Systèmes IRrigués au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">8. Journées d’économie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754861v1</w:t>
+                <w:t xml:space="preserve">hal-02817607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se résout le dilemme entre efficacité et équilibre ? Observations expérimentales à partir d’un jeu de bien public séquentiel avec seuil de fourniture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Heugues</w:t>
+                <w:t xml:space="preserve">An experimental study on substitute common-pool resources in a dynamic framework: the agricultural exploitation of groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Laboratoire D’economie Expérimentale de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées d’économie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Strasbourg, France. n.p</w:t>
+              <w:t xml:space="preserve">Building the European Commons: from Open Fields to Open Source. International Association for the Study of Common Property (IASCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Brescia, Italy. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817607v1</w:t>
+                <w:t xml:space="preserve">hal-02588244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on substitute common-pool resources in a dynamic framework: the agricultural exploitation of groundwater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+                <w:t xml:space="preserve">Does random auditing reduce tax evasion in the lab?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Economic Science Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building the European Commons: from Open Fields to Open Source. International Association for the Study of Common Property (IASCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Brescia, Italy. pp.27</w:t>
+              <w:t xml:space="preserve">2006 Asia-Pacific ESA regional meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Hong Kong, China. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588244v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does random auditing reduce tax evasion in the lab?</w:t>
+                <w:t xml:space="preserve">Pour une utilisation durable des nappes d'eau souterraine : une approche par les incitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daures</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Economic Science Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Asia-Pacific ESA regional meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Hong Kong, China. 25 p</w:t>
+              <w:t xml:space="preserve">2. atelier régional du projet Sirma : Economies d'eau en Systèmes IRrigués au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815727v1</w:t>
+                <w:t xml:space="preserve">hal-02754861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitute common-pool resources in a dynamic framework: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10854,51 +10854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does contributing sequentially increase the level of cooperation in public goods game ? an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10936,77 +10936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitute common-pool resources in a dynamic framework: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Economic Science Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European ESA regional meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Alessandria, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11044,51 +11044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment on endogenous coalition formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,51 +11139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we guess better in negative feedback situations ? An experiment on beauty contest games with negative feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11305,51 +11305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12007,51 +12007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial externalities in renewable resource management: Experimental evidence on fragmented property rights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12125,90 +12125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intragenerational conflict undermines cooperation with the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12237,241 +12237,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism with heterogeneous players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bayle</w:t>
+                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Nguyen-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982448v1</w:t>
+                <w:t xml:space="preserve">hal-03883121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Environmental Attributes Shape Return and Risk Sensitivities in Portfolio Choices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Efficiency of the Minimum Approval Mechanism with heterogeneous players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883121v2</w:t>
+                <w:t xml:space="preserve">hal-04982448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Testing Approval Mechanisms in Public Good Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,103 +12515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12633,77 +12633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Price magnitude, trading behavior and mispricing: An experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12822,77 +12822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio instability and socially responsible investment:experiments with financial professionals and students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Tatarnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12927,51 +12927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13032,64 +13032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veto power and coalition formation in the commons: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klarizze Anne Puzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -13111,51 +13111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of the approval mechanism for CPR dilemmas: unanimity versus majority rule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13203,64 +13203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equal division among the few: an experiment about a coalition formation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukihiko Funaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13295,51 +13295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the approval mechanism induce the effcient extraction in Common Pool Resource games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Serge William Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13387,77 +13387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another law of small numbers: patterns of trading prices in experimental markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13488,77 +13488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of price magnitude on analysts' forecasts: evidence from the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13589,64 +13589,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Brexit vote announcement on long-run market performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13677,77 +13677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Koriyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13778,64 +13778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic environment effect in beauty contest games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13879,77 +13879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can transparency of information reduce embezzlement? Experimental Evidence from Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13980,51 +13980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trade off between welfare and equality in a public good experiment : do the poor need Robin Hood or the Sheriff of Nottingham?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14519,51 +14519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income redistribution and public good provision: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Rouaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14611,51 +14611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak moral motivation leads to the decline of voluntary contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14703,51 +14703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed instruments to cope with stock externalities: an experimental evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Fondazione Eni Enrico Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14782,51 +14782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economics of the telethon: leadership, reciprocity and moral motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14953,51 +14953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do binding agreements solve the social dilemma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thoron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15054,51 +15054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does contributing sequentially increase the level of cooperation in public good games? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -15120,51 +15120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Contributing Sequentially Increase the Level of Cooperation in Public Goods Games ? An Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Willinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15619,51 +15619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Funaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10093-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya Herrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Serge William Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168199v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tatarnikova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104702" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12662" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01342-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664454v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Anne Puzon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-1077/CGP/v18i02/23-48" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Wen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bousselmi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02554976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3410383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.163.3026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2019.05.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stanton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1192277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mettling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457337v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7010002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291706v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0893-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0840-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969247v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSNMJXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00415.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT901P5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chelebaeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922052f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S1XCTQ9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575866v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston A. Giordana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.90842" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1722" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.01.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69K5VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Csukas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fracalanza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Kovacs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657952v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662668v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giordana" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.10.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.424" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.572.0281" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Xepapadeas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5986-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFTCZNMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-0427.2005.00412.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL8TVXC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459746v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2003.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954JRXZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073079v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottalorda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heugues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Celse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise d'Economie Exp&#233;rimentale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Jaffray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gate. Groupe d'Analyse Et de Th&#233;orie Economique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire D&#8217;economie Exp&#233;rimentale de Strasbourg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Science Association" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crem. Centre de Recherche En Economie Et Management" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tunis El Manar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jouvet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.001.0001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982448v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451851v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294915v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ammar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ennasri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819715v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009661v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanti Ariyanti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winati Nurhayu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanthi Arum Widayati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4308/hjb.33.3.739-749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhong Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Willinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.04.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Davin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2025.101531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234962v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya Herrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2025.2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Belard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manyanga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarisayi Pedzisa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Funaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10093-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Pavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernur Acikgoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poudou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.70043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen-Van" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10072-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duch&#234;ne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nguyen-Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2024.111754" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Serge William Yao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102179" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2024.102190" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mungatana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Nicholls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0376835X.2023.2252462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bravaccini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rafa&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12662" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tatarnikova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sentis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2023.104702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192470v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-021-01342-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rhouma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Anne Puzon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2325-1077/CGP/v18i02/23-48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ventelou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855177v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Magdalou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03866196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.106047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Wen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19095051" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bousselmi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03047336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-2667(20)30285-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02498354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Di Falco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000119" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02554976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klarizze Puzon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3410383" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.163.3026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497321v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.232.0061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2019.05.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Koriyama" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2018.11.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stanton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Willinger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1192277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tognetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faurie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mettling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danang Hadmoko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen Van" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-016-9550-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291706v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rouaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-015-0893-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7010002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-014-0840-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-013-9375-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969247v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FSNMJXG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2011.09.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WP8TMFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1465-7295.2011.00415.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NT901P5F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chelebaeva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922052f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S1XCTQ9Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575866v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston A. Giordana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.90842" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2009.01.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69K5VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Verch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Spaeter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1722" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thoron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csongor Csukas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fracalanza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Kovacs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657952v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daures" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662664v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Keser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2006.10.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662668v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giordana" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20079181" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279384v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.424" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.572.0281" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Xepapadeas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-004-5986-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZFTCZNMH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0013-0427.2005.00412.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL8TVXC6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459746v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2003.07.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-954JRXZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.4.409" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stenger-Letheux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130821v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bayle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100225v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073079v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073099v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184420v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807305v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Nguyen - Van" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807140v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736242v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00373084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Cottalorda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Heugues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815225v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#233;my Celse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813805v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise d'Economie Exp&#233;rimentale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818406v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Jaffray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Gate. Groupe d'Analyse Et de Th&#233;orie Economique" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire D&#8217;economie Exp&#233;rimentale de Strasbourg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588244v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Economic Science Association" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754861v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bachta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut d'Economie Publique" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830491v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Crem. Centre de Recherche En Economie Et Management" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tunis El Manar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Jouvet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.001.0001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411492v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833413v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199656202.003.0015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03883121v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262927v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451851v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Beaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Sun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duchene" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235539v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201696v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954919v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954920v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954922v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294915v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315697v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804245v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806611v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811500v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803689v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Ammar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ennasri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816816v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815641v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819715v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822620v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondazione Eni Enrico Mattei" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410776v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812786v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009661v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842589v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>