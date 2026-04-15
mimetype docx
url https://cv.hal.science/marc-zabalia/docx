--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -524,287 +524,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la douleur chez l'enfant</w:t>
+                <w:t xml:space="preserve">La perception tactile et ses implications dans la prise en charge néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Teisseyre</w:t>
+                <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicek Sakiroglu</w:t>
+                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dugue</w:t>
+                <w:t xml:space="preserve">Bernard Guillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Wood</w:t>
+                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emc- Pediatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1637-5017(18)79412-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272076v1</w:t>
+                <w:t xml:space="preserve">hal-02179868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception tactile et ses implications dans la prise en charge néonatale</w:t>
+                <w:t xml:space="preserve">Évaluation de la douleur chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Dumont</w:t>
+                <w:t xml:space="preserve">Laurence Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Delaunay-El Allam</w:t>
+                <w:t xml:space="preserve">Cicek Sakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillois</w:t>
+                <w:t xml:space="preserve">Sophie Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Roche-Labarbe</w:t>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de médecine périnatale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.184-190. </w:t>
+              <w:t xml:space="preserve">Emc- Pediatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rmp-2018-0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1637-5017(18)79412-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179868v1</w:t>
+                <w:t xml:space="preserve">hal-03272076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily living pain assessment in children with autism: Exploratory study</w:t>
               </w:r>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manual orienting response habituation to repeated tactile stimuli in preterm neonates: Discrimination of stimulus locations and interstimulus intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,386 +1138,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with pain in children and adolescents with mild to moderate intellectual disabilities: Observations in clinical setting</w:t>
+                <w:t xml:space="preserve">Répondre à la douleur des enfants atteints de paralysie cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Saëlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of pain management [mars 2008 (Vol. 1, n°1) - octobre 2023 (Vol. 16, n°4)]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.motcer.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272120v1</w:t>
+                <w:t xml:space="preserve">hal-03265702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre à la douleur des enfants atteints de paralysie cérébrale</w:t>
+                <w:t xml:space="preserve">Coping with pain in children and adolescents with mild to moderate intellectual disabilities: Observations in clinical setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grasménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saëlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of pain management [mars 2008 (Vol. 1, n°1) - octobre 2023 (Vol. 16, n°4)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.45-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265702v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond misconceptions: Assessing pain in children with mild to moderate intellectual disability</w:t>
+                <w:t xml:space="preserve">Pediatric pain assessment: A pragmatic analysis of dialogues in the interactions of healthcare providers, children and their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grasménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of pain management [mars 2008 (Vol. 1, n°1) - octobre 2023 (Vol. 16, n°4)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.159-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265618v1</w:t>
+                <w:t xml:space="preserve">hal-03272150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric pain assessment: A pragmatic analysis of dialogues in the interactions of healthcare providers, children and their parents</w:t>
+                <w:t xml:space="preserve">Beyond misconceptions: Assessing pain in children with mild to moderate intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of pain management [mars 2008 (Vol. 1, n°1) - octobre 2023 (Vol. 16, n°4)]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (Art. 23), [6 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2013.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272150v1</w:t>
+                <w:t xml:space="preserve">hal-03265618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de la douleur et stratégies de faire-face des enfants et adolescents atteints de déficience intellectuelle légère ou moyenne</w:t>
               </w:r>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn-M. Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,199 +2338,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de la psychologie de l’enfant à l’évaluation de la douleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificités de la prise en charge de la douleur chez l’enfant handicapé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MTP. Médecine thérapeutique / Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.270-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265836v1</w:t>
+                <w:t xml:space="preserve">hal-03272253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de la prise en charge de la douleur chez l’enfant handicapé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions de la psychologie de l’enfant à l’évaluation de la douleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTP. Médecine thérapeutique / Pédiatrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (12), pp.1579-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2009.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272253v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des émotions et évaluation de la douleur chez des enfants et adolescents porteurs de Trisomie 21</w:t>
               </w:r>
@@ -2601,342 +2601,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects mathématiques et cognitifs de la divination sikidy à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir les troubles de la cognition spatiale chez l'enfant atteint d'IMC : apports de la biomécanique du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zabalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chemillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquet</w:t>
+                <w:t xml:space="preserve">Anne-Céline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Randrianary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Zabalia</w:t>
+                <w:t xml:space="preserve">Jérôme Koral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Divination et cognition, 181, pp.7-39. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (1), pp.51-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lhomme.21826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324991v1</w:t>
+                <w:t xml:space="preserve">hal-03272289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de faire-face à la douleur chez des enfants porteurs de déficience intellectuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspects mathématiques et cognitifs de la divination sikidy à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Randrianary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Divination et cognition, 181, pp.7-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.21826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216799v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les troubles de la cognition spatiale chez l'enfant atteint d'IMC : apports de la biomécanique du mouvement</w:t>
+                <w:t xml:space="preserve">Stratégies de faire-face à la douleur chez des enfants porteurs de déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Koral</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2006.08.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03272289v1</w:t>
+                <w:t xml:space="preserve">hal-04216799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche thérapeutique intégrative pour la prise en charge des enfants atteints d'infirmité motrice cérébrale</w:t>
               </w:r>
@@ -3006,196 +3006,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une psychologie de l'enfant face à la douleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer la douleur des enfants atteints de déficience intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn-M. Breau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 58 (1), pp.5-19. </w:t>
+              <w:t xml:space="preserve">, 2006, La douleur de l'enfant, 58 (1), pp.72-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf.581.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf.581.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265803v1</w:t>
+                <w:t xml:space="preserve">hal-03265818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la douleur des enfants atteints de déficience intellectuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une psychologie de l'enfant face à la douleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, La douleur de l'enfant, 58 (1), pp.72-84. </w:t>
+              <w:t xml:space="preserve">, 2006, 58 (1), pp.5-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf.581.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf.581.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265818v1</w:t>
+                <w:t xml:space="preserve">hal-03265803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation active et auto-évaluation de la douleur chez l’enfant : « le Portrait-bobo »</w:t>
               </w:r>
@@ -3266,268 +3266,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art des devins à Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoévaluation de la douleur : la théorie de Jean Piaget comme cadre interprétatif de l'expression de la douleur chez l'enfant : mise au point et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.176-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2005.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106097v1</w:t>
+                <w:t xml:space="preserve">hal-03272348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoévaluation de la douleur : la théorie de Jean Piaget comme cadre interprétatif de l'expression de la douleur chez l'enfant : mise au point et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art des devins à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Randrianary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03272348v1</w:t>
+                <w:t xml:space="preserve">hal-01106097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du niveau verbal sur l’expression et l’évaluation de la douleur chez des sujets déficients intellectuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Breau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3580,346 +3580,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces psychiques et cognition de l'espace chez des enfants atteints d'infirmité motrice d'origine cérébrale</w:t>
+                <w:t xml:space="preserve">Effet du contexte sur la conception de la douleur chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52 (3), pp.160-165. </w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (4), pp.203-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1624-5687(04)94518-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272323v1</w:t>
+                <w:t xml:space="preserve">hal-03272341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'exercices d'imagerie mentale dans la réalisation d'une tâche spatiale chez des enfants IMC</w:t>
+                <w:t xml:space="preserve">Rôle de l'action dans le développement de la représentation mentale de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23 (1), pp.21-30</w:t>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'espace du geste et de la posture, 38, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272388v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'action dans le développement de la représentation mentale de l'espace</w:t>
+                <w:t xml:space="preserve">Espaces psychiques et cognition de l'espace chez des enfants atteints d'infirmité motrice d'origine cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (3), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2004.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218094v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du contexte sur la conception de la douleur chez l’enfant</w:t>
+                <w:t xml:space="preserve">Apports d'exercices d'imagerie mentale dans la réalisation d'une tâche spatiale chez des enfants IMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (1), pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1624-5687(04)94518-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03272341v1</w:t>
+                <w:t xml:space="preserve">hal-03272388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensée conceptuelle et troubles visuels chez l’enfant atteint d’infirmité motrice cérébrale</w:t>
               </w:r>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn-M. Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantel-C. Burkitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grasménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès annuel national de la SFETD. Céphalées et algies faciales rebelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFETD, Nov 2010, Marseille, France. p. A69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4953,51 +4953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[TO55] Stratégie de faire-face à la douleur chez des enfants porteurs de déficience intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès annuel de la SFETD. Douleurs Neuropathiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFETD, Nov 2007, Paris, France. p. 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,51 +5204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude M.-C. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,51 +5403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[TO33] Expression de douleurs passées chez des enfants et adolescents déficients intellectuels : effet de l'expérience sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès annuel de la SETD - Mémoires et douleurs. Pratiques plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’Étude et de Traitement de la Douleur (SETD), Nov 2004, Montpellier, France. pp.24-25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5481,51 +5481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire la douleur chez l'enfant : Problème d'élaboration conceptuelle ou problème d'interaction dialogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,51 +5647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude M.-C. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn-M. Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5765,51 +5765,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescences d'aujourd'hui. Textes issus du XXIXe symposium de l'Association de psychologie scientifique de langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,51 +5980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de l'activité motrice chez l'enfant IMC : prévention des troubles de l'organisation spatiale et perspectives de prises en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Céline Soul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Bourdin; Mylène Hubin-Gayte; Barbara Le Driant; Luc Vandromme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les troubles du développement chez l'enfant. Prévention et prise en charge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.209-214, 2017, (Psycho-logiques), 978-2-296-02295-9</w:t>
@@ -6283,64 +6283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[TO 24] L'expression de la douleur chez deux enfants atteints de polyarthrite juvénile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zabalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thiberge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6589,51 +6589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B9B61E5"/>
+    <w:nsid w:val="92996A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-zabalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7416-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098840878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2024.06.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Teisseyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicek Sakiroglu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dugue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(18)79412-X" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2017.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JVZFGB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9126.1000231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sa&#235;len" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2014.12.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2013.00023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-012-0320-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F4BD2FD205C7A34661C640385F2D5EED98C6273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2012.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn-M. Breau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-011-9582-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel Burkitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.01.050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J4MXR26-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel-C. Burkitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2010.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dykstra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-010-0193-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE016BABD9F2F9FE0201BD6F9FDAC205DE2E6B4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marie-Moustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Esquerr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.07.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PSBP9Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corfec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Soul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFB0FWT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSKZJ3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.581.0005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265818v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.581.0072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71158-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2005.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KJPNPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6R46SKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazingue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28547" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2010.01.080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steenbeek A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snelgroove-Clarke E." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2009.09.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2008.08.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(07)73120-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)77855-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude M.-C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villeneuve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(05)80396-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(05)80393-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94577-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Breau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/files/rapport/pdf/164000680.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgrath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-zabalia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7416-5287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098840878" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zabalia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2024.06.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0202" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delaunay-El Allam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Roche-Labarbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2018-0034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Teisseyre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicek Sakiroglu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dugue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wood" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(18)79412-X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rattaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaria Baghdadli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2017.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JVZFGB5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21526" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9126.1000231" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2014.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grasm&#233;nil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sa&#235;len" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2013.00023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-012-0320-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F4BD2FD205C7A34661C640385F2D5EED98C6273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.motcer.2012.04.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn-M. Breau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-011-9582-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel Burkitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.01.050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J4MXR26-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantel-C. Burkitt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2010.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dykstra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-010-0193-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE016BABD9F2F9FE0201BD6F9FDAC205DE2E6B4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marie-Moustapha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Esquerr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.07.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PSBP9Z5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Corfec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.604.0357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Soul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFB0FWT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Randrianary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.21826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duchaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2007.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBSKZJ3P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.581.0072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.581.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272330v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71158-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2005.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5KJPNPK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03007559" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39EF23923A218AE071CF60E0193F2F8989E4F874/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94518-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272323v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.02.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6R46SKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216784v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazingue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03265762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2002.29599" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28547" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2010.01.080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steenbeek A." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snelgroove-Clarke E." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2009.09.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2008.08.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(07)73120-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)77855-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude M.-C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Villeneuve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(05)80396-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(05)80393-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94577-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Paisant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Breau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218220v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lehalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59981" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220413v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/files/rapport/pdf/164000680.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mcgrath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thiberge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(04)94568-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>