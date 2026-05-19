--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -6589,51 +6589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92996A02"/>
+    <w:nsid w:val="8F252EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>