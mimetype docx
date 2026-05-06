--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -1238,76 +1238,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1322,100 +1322,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343038v1</w:t>
+                <w:t xml:space="preserve">hal-03343033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1430,51 +1430,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343033v1</w:t>
+                <w:t xml:space="preserve">hal-03343038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the role of prosody in the acquisition of English by French speakers</w:t>
               </w:r>
@@ -2224,51 +2224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.7.2.03cap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.019.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WNX5T737-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Exare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guendouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL30011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01544516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.7.2.03cap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.019.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WNX5T737-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Exare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guendouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL30011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01544516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>