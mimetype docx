--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1238,76 +1238,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1322,100 +1322,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343033v1</w:t>
+                <w:t xml:space="preserve">hal-03343038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice assimilation of morphemic -s in the L2 English of L1 French,L1 Spanish and L1 Italian learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acquisition of the English /s-z/ voice contrast by learners of three L1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Contreras Roa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1430,51 +1430,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Phonetics and Phonology in Europe. Phonetics and Phonology: Real-world applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Barcelona (online), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343038v1</w:t>
+                <w:t xml:space="preserve">hal-03343033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the role of prosody in the acquisition of English by French speakers</w:t>
               </w:r>
@@ -1907,169 +1907,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et apprentissage de la phonologie anglaise par les francophones : le rôle des segments et suprasegments</w:t>
+                <w:t xml:space="preserve">ACQUISITION AND LEARNING OF ENGLISH PHONOLOGY BY FRENCH SPEAKERS: ON THE ROLES OF SEGMENTS AND SUPRASEGMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université Charles de Gaulle - Lille III, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Linguistics. Université de Lille III - Charles de Gaulle, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016LIL30011⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01405675v1</w:t>
+                <w:t xml:space="preserve">tel-01544516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACQUISITION AND LEARNING OF ENGLISH PHONOLOGY BY FRENCH SPEAKERS: ON THE ROLES OF SEGMENTS AND SUPRASEGMENTS</w:t>
+                <w:t xml:space="preserve">Acquisition et apprentissage de la phonologie anglaise par les francophones : le rôle des segments et suprasegments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Capliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistics. Université de Lille III - Charles de Gaulle, 2016. English. </w:t>
+              <w:t xml:space="preserve">Linguistique. Université Charles de Gaulle - Lille III, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2016LIL30011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01544516v1</w:t>
+                <w:t xml:space="preserve">tel-01405675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2224,51 +2224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.7.2.03cap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.019.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WNX5T737-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Exare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guendouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL30011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01544516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Capliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Contreras Roa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.20024.mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.7.2.03cap" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.019.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.1645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WNX5T737-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05483584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Exare" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475817v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guendouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01544516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL30011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>