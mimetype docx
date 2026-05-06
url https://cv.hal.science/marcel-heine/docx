--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -259,429 +259,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic cross sections of fragmentation residues produced by light projectiles on carbon near 400A MeV</w:t>
+                <w:t xml:space="preserve">A new $^{12}$C + $^{12}$C nuclear reaction rate: Impact on stellar evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Boillos</w:t>
+                <w:t xml:space="preserve">Emma Monpribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+                <w:t xml:space="preserve">Sébastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+                <w:t xml:space="preserve">Sylvia Ekström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014611⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 660, pp.A47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547086v1</w:t>
+                <w:t xml:space="preserve">hal-03634713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Hoyle-State Paradigm to $^{12}\mathrm{C}$ + $^{12}\mathrm{C}$ Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adsley</w:t>
+                <w:t xml:space="preserve">D.G. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neveling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (10), pp.102701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.102701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new $^{12}$C + $^{12}$C nuclear reaction rate: Impact on stellar evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic cross sections of fragmentation residues produced by light projectiles on carbon near 400A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Monpribat</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Heine</w:t>
+                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Ekström</w:t>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 660, pp.A47. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.014611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634713v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron capture cross sections of light neutron-rich nuclei relevant for $r$-process nucleosynthesis</w:t>
               </w:r>
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of $^{12}\mathrm{C}+^{24}\mathrm{Mg}$ far below the barrier: Evidence for the hindrance effect</w:t>
+                <w:t xml:space="preserve">Multi-quasiparticle sub-nanosecond isomers in $^{178}$W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnoli</w:t>
+                <w:t xml:space="preserve">M. Rudigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Stefanini</w:t>
+                <w:t xml:space="preserve">P.M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Jiang</w:t>
+                <w:t xml:space="preserve">R.L. Canavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colucci</w:t>
+                <w:t xml:space="preserve">Zs. Podolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bottoni</w:t>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (4), pp.044608. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 801, pp.135140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.044608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564587v1</w:t>
+                <w:t xml:space="preserve">hal-02447878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-quasiparticle sub-nanosecond isomers in $^{178}$W</w:t>
+                <w:t xml:space="preserve">Fusion of $^{12}\mathrm{C}+^{24}\mathrm{Mg}$ far below the barrier: Evidence for the hindrance effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rudigier</w:t>
+                <w:t xml:space="preserve">G. Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Walker</w:t>
+                <w:t xml:space="preserve">A.M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Canavan</w:t>
+                <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Podolyák</w:t>
+                <w:t xml:space="preserve">G. Colucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Regan</w:t>
+                <w:t xml:space="preserve">S. Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 801, pp.135140. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.044608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.044608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447878v1</w:t>
+                <w:t xml:space="preserve">hal-02564587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
               </w:r>
@@ -1203,77 +1203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion hindrance for the positive $Q$-value system $^{12}\mathrm{C}+^{30}\mathrm{Si}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,90 +1337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STELLA Apparatus for Particle-Gamma Coincidence Fusion Measurements with Nanosecond Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1465,295 +1465,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective proton-neutron interaction near the drip line from unbound states in $^{25,26}$F</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Neutron-Capture Rate of $^{17}$C for the R-process Nucleosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandebrouck</w:t>
+                <w:t xml:space="preserve">S. Typel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lepailleur</w:t>
+                <w:t xml:space="preserve">M.-R. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sorlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Aumann</w:t>
+                <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caesar</w:t>
+                <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96, pp.054305. </w:t>
+              <w:t xml:space="preserve">, 2017, 95, pp.014613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01568314v1</w:t>
+                <w:t xml:space="preserve">in2p3-01305378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Neutron-Capture Rate of $^{17}$C for the R-process Nucleosynthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective proton-neutron interaction near the drip line from unbound states in $^{25,26}$F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Typel</w:t>
+                <w:t xml:space="preserve">M. Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Wu</w:t>
+                <w:t xml:space="preserve">A. Lepailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adachi</w:t>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Aksyutina</w:t>
+                <w:t xml:space="preserve">C. Caesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.014613. </w:t>
+              <w:t xml:space="preserve">, 2017, 96, pp.054305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01305378v1</w:t>
+                <w:t xml:space="preserve">in2p3-01568314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic investigation of projectile fragmentation using beams of unstable B and C isotopes</w:t>
               </w:r>
@@ -1765,64 +1765,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara-Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1886,64 +1886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb dissociation of $^{20,21}$N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,90 +2007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the neutron drip line: The unbound oxygen isotopes $^{25}$O and $^{26}$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA receptor surface mobility depends on NR2A-2B subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Cousins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Colucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,90 +3111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-barrier fusion cross section measurements with STELLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,77 +3405,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Napoli, Italy. pp.012049, </w:t>
@@ -3794,90 +3794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{13,14}$B(n, γ) via Coulomb Dissociation for Nucleosynthesis towards the r-Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Altstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.197-200, </w:t>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boillos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neveling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.102701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monpribat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushasi Datta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahaman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.045801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Stefanini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudigier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Canavan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01305378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Typel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605238103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bellamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Castel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graehling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TUP14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau-Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB277" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M. Stefanini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Montagnoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Del Fabbro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Colovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goasduff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Maazouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monpribat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141858" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neveling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.102701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boillos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushasi Datta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahaman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.045801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudigier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Canavan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Stefanini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01305378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Typel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014613" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605238103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bellamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Castel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graehling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TUP14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau-Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB277" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M. Stefanini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Montagnoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Del Fabbro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Colovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goasduff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Maazouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>