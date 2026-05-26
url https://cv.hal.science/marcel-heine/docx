--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Hoyle-State Paradigm to $^{12}\mathrm{C}$ + $^{12}\mathrm{C}$ Fusion</w:t>
+                <w:t xml:space="preserve">Isotopic cross sections of fragmentation residues produced by light projectiles on carbon near 400A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adsley</w:t>
+                <w:t xml:space="preserve">J.M. Boillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Heine</w:t>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Jenkins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Courtin</w:t>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Neveling</w:t>
+                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.102701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.014611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771086v1</w:t>
+                <w:t xml:space="preserve">hal-03547086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic cross sections of fragmentation residues produced by light projectiles on carbon near 400A MeV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending the Hoyle-State Paradigm to $^{12}\mathrm{C}$ + $^{12}\mathrm{C}$ Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+                <w:t xml:space="preserve">P. Adsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
+                <w:t xml:space="preserve">D.G. Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+                <w:t xml:space="preserve">R. Neveling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.014611. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (10), pp.102701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.014611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.102701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547086v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron capture cross sections of light neutron-rich nuclei relevant for $r$-process nucleosynthesis</w:t>
               </w:r>
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-quasiparticle sub-nanosecond isomers in $^{178}$W</w:t>
+                <w:t xml:space="preserve">Fusion of $^{12}\mathrm{C}+^{24}\mathrm{Mg}$ far below the barrier: Evidence for the hindrance effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rudigier</w:t>
+                <w:t xml:space="preserve">G. Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Walker</w:t>
+                <w:t xml:space="preserve">A.M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Canavan</w:t>
+                <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Podolyák</w:t>
+                <w:t xml:space="preserve">G. Colucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Regan</w:t>
+                <w:t xml:space="preserve">S. Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 801, pp.135140. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.044608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.044608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447878v1</w:t>
+                <w:t xml:space="preserve">hal-02564587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of $^{12}\mathrm{C}+^{24}\mathrm{Mg}$ far below the barrier: Evidence for the hindrance effect</w:t>
+                <w:t xml:space="preserve">Multi-quasiparticle sub-nanosecond isomers in $^{178}$W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnoli</w:t>
+                <w:t xml:space="preserve">M. Rudigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Stefanini</w:t>
+                <w:t xml:space="preserve">P.M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Jiang</w:t>
+                <w:t xml:space="preserve">R.L. Canavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colucci</w:t>
+                <w:t xml:space="preserve">Zs. Podolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bottoni</w:t>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (4), pp.044608. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 801, pp.135140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.044608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564587v1</w:t>
+                <w:t xml:space="preserve">hal-02447878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
               </w:r>
@@ -1203,77 +1203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion hindrance for the positive $Q$-value system $^{12}\mathrm{C}+^{30}\mathrm{Si}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hagino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,90 +1337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STELLA Apparatus for Particle-Gamma Coincidence Fusion Measurements with Nanosecond Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1471,51 +1471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Neutron-Capture Rate of $^{17}$C for the R-process Nucleosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Typel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,51 +2154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMDA receptor surface mobility depends on NR2A-2B subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Cousins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Montagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto M. Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Colucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,90 +3111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-barrier fusion cross section measurements with STELLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,77 +3405,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Napoli, Italy. pp.012049, </w:t>
@@ -3833,51 +3833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aksyutina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.197-200, </w:t>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monpribat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141858" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neveling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.102701" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boillos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushasi Datta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahaman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.045801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudigier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Canavan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnoli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Stefanini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01305378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Typel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014613" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605238103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bellamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Castel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graehling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TUP14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau-Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB277" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M. Stefanini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Montagnoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Del Fabbro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Colovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goasduff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Maazouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nippert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Heine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Jenkins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Adsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.065804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Monpribat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141858" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boillos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.014611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adsley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neveling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.102701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhattacharyya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushasi Datta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahaman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakraborty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.045801" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Stefanini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Jiang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bottoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudigier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Canavan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hagino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024610" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fruet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01305378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Typel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aksyutina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014613" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01568314v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandebrouck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepailleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caesar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01310778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara-Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054601" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;der" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcantara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altstadt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simonis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.034313" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Groc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Stephenson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lounis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605238103" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Gregor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/aphyspolbsupp.17.3-a33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bellamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Castel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graehling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-HIAT2022-TUP14" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bulteau-Harel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2021-MOPAB277" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095067v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto M. Stefanini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Montagnoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Del Fabbro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Colucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Colovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goasduff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Osswald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Maazouzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IBIC2019-TUPP007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703697v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montanari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716501029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fruet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jenkins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Montanari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584701v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/863/1/012049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01762131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.14.021001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reifarth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#246;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heftrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01044834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Altstadt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.07.045" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>