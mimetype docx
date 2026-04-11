--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -580,642 +580,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
+                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+                <w:t xml:space="preserve">Thi Thoi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R. Conn</w:t>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.353-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623407v2</w:t>
+                <w:t xml:space="preserve">hal-03170761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Laporte</w:t>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049261v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Conn</w:t>
+                <w:t xml:space="preserve">Hasnae Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrija Vidosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393951v1</w:t>
+                <w:t xml:space="preserve">hal-04049261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+                <w:t xml:space="preserve">Andrew Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 177, pp.109029. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957204v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
+                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thoi Tran</w:t>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.353-394. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.109029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170761v2</w:t>
+                <w:t xml:space="preserve">hal-03957204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage stochastic programming models for the extended aircraft arrival management problem with multiple pre-scheduling points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,274 +1412,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
+                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (5-6), pp.1425-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921462v1</w:t>
+                <w:t xml:space="preserve">hal-02981692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111 (5-6), pp.1425-1443. </w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981692v1</w:t>
+                <w:t xml:space="preserve">hal-02921462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Aircraft Arrival Management under Uncertainty: A Computational Study</w:t>
               </w:r>
@@ -1704,51 +1704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,51 +2159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plunge milling time optimization via mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,475 +2608,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
+                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Koné</w:t>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp 873-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564443v2</w:t>
+                <w:t xml:space="preserve">hal-00935210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brucker</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1-2), pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918016v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sigrid Knust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.1060-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00935210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based MILP models for resource-constrained project scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,51 +3472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
+                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
@@ -3524,116 +3524,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349672v1</w:t>
+                <w:t xml:space="preserve">hal-01008628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
+                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
@@ -3641,105 +3654,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008628v1</w:t>
+                <w:t xml:space="preserve">hal-01349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic decrease of the penalty parameter in exact penalty function methods</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage Stochastic Optimization for the Extended Aircraft Arrival Management Problem Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,64 +4081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adapted Derivative-Free Optimization Method for an Optimal Design Application with Mixed Binary and Continuous Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thoi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4401,77 +4401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-integer linear programming formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,77 +4626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark instance indicators and computational comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,278 +5356,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Coupling Mathematical Optimization and Machine Learning for the Aircraft Landing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564594v1</w:t>
+                <w:t xml:space="preserve">hal-02873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Mathematical Optimization and Machine Learning for the Aircraft Landing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.ISBN: 978-1-5090-6632-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873423v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement des arrivées d'avions en présence d'incertitude : un modèle de programmation stochastique à deux étapes</w:t>
               </w:r>
@@ -5639,51 +5639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5728,295 +5728,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050005v1</w:t>
+                <w:t xml:space="preserve">hal-01637955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gondran</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637955v1</w:t>
+                <w:t xml:space="preserve">hal-02050005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,64 +6201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving aircraft conflicts by continuous optimization and mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6420,381 +6420,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
+                <w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
+              <w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343823v1</w:t>
+                <w:t xml:space="preserve">hal-01404006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t>
+              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379323v1</w:t>
+                <w:t xml:space="preserve">hal-01343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t>
+              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404006v1</w:t>
+                <w:t xml:space="preserve">hal-01379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Integer Linear Programming Model for the North Atlantic Aircraft Trajectory Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,51 +7204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,1552 +7470,1552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict resolution under uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
+              <w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911741v1</w:t>
+                <w:t xml:space="preserve">hal-00938769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic Traffic Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Rodionova</w:t>
+                <w:t xml:space="preserve">Conflict resolution under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022746v1</w:t>
+                <w:t xml:space="preserve">hal-00911741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic Traffic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938895v1</w:t>
+                <w:t xml:space="preserve">hal-01022746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912764v1</w:t>
+                <w:t xml:space="preserve">hal-00938895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+                <w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934808v1</w:t>
+                <w:t xml:space="preserve">hal-00912764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912772v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938769v1</w:t>
+                <w:t xml:space="preserve">hal-00912772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">ACC 2011, American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934801v1</w:t>
+                <w:t xml:space="preserve">hal-00938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Conflict Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+                <w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225216v1</w:t>
+                <w:t xml:space="preserve">hal-00934801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Aircraft Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2011, American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t>
+              <w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938501v1</w:t>
+                <w:t xml:space="preserve">hal-01225216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Résolution du RCPSP avec production et consommation de ressources : modèles PLNE basés sur les événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987459v1</w:t>
+                <w:t xml:space="preserve">hal-00484259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
+                <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003082802130218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938862v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934800v1</w:t>
+                <w:t xml:space="preserve">hal-00938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934770v1</w:t>
+                <w:t xml:space="preserve">hal-00934800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on/off event-based formulation for RCPSP with production and consumption of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9047,351 +9047,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956473v1</w:t>
+                <w:t xml:space="preserve">hal-00934770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t>
+              <w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938711v1</w:t>
+                <w:t xml:space="preserve">hal-00956473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du RCPSP avec production et consommation de ressources : modèles PLNE basés sur les événements</w:t>
+                <w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Koné</w:t>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10p</w:t>
+              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484259v1</w:t>
+                <w:t xml:space="preserve">hal-00938711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
               </w:r>
@@ -9613,51 +9613,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
+                <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -9675,106 +9675,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Besançon, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354303v1</w:t>
+                <w:t xml:space="preserve">hal-01760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
+                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -9792,73 +9783,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. p.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760294v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9870,151 +9870,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation et la RO s'ORganisent à Toulouse</w:t>
+                <w:t xml:space="preserve">L'optimisation pour tout et pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp 13-15</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010380v1</w:t>
+                <w:t xml:space="preserve">hal-01011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation pour tout et pour tous</w:t>
+                <w:t xml:space="preserve">L'optimisation et la RO s'ORganisent à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, pp 13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011545v1</w:t>
+                <w:t xml:space="preserve">hal-01010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du crayon à mine et le droit à l'erreur dans l'apprentissage des mathématiques</w:t>
               </w:r>
@@ -10292,51 +10292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11ADDC12"/>
+    <w:nsid w:val="0D01220F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10523,51 +10523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>