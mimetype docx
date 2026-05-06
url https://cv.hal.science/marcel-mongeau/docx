--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -229,51 +229,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent subgraph-capacity model for multiple shortest paths and application to CO2/contrail-safe aircraft trajectories</w:t>
+                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Demouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
@@ -291,888 +291,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Operations Research Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (3), pp.71. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43069-024-00347-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900872v2</w:t>
+                <w:t xml:space="preserve">hal-04370997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Demouge</w:t>
+                <w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.102526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370997v1</w:t>
+                <w:t xml:space="preserve">hal-04225184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+                <w:t xml:space="preserve">A time-dependent subgraph-capacity model for multiple shortest paths and application to CO2/contrail-safe aircraft trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 115, pp.102526. </w:t>
+              <w:t xml:space="preserve">SN Operations Research Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43069-024-00347-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225184v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
+                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thoi Tran</w:t>
+                <w:t xml:space="preserve">Hasnae Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+                <w:t xml:space="preserve">Serge Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+                <w:t xml:space="preserve">Andrija Vidosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.353-394. </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170761v2</w:t>
+                <w:t xml:space="preserve">hal-04049261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
+                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew R. Conn</w:t>
+                <w:t xml:space="preserve">Andrew Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623407v2</w:t>
+                <w:t xml:space="preserve">hal-04393951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnae Kasmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Laporte</w:t>
+                <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+              <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049261v1</w:t>
+                <w:t xml:space="preserve">hal-03623407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Conn</w:t>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.109029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393951v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
+                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+                <w:t xml:space="preserve">Thi Thoi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 177, pp.109029. </w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.353-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957204v1</w:t>
+                <w:t xml:space="preserve">hal-03170761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage stochastic programming models for the extended aircraft arrival management problem with multiple pre-scheduling points</w:t>
               </w:r>
@@ -1412,274 +1412,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111 (5-6), pp.1425-1443. </w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981692v1</w:t>
+                <w:t xml:space="preserve">hal-02921462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
+                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (5-6), pp.1425-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921462v1</w:t>
+                <w:t xml:space="preserve">hal-02981692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Aircraft Arrival Management under Uncertainty: A Computational Study</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,475 +2608,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
+                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1-2), pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935210v1</w:t>
+                <w:t xml:space="preserve">hal-00564443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Knust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.1060-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564443v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigrid Knust</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp 873-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00918016v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based MILP models for resource-constrained project scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3472,51 +3472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
+                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
@@ -3524,129 +3524,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008628v1</w:t>
+                <w:t xml:space="preserve">hal-01349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
+                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
@@ -3654,92 +3641,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349672v1</w:t>
+                <w:t xml:space="preserve">hal-01008628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic decrease of the penalty parameter in exact penalty function methods</w:t>
               </w:r>
@@ -4081,64 +4081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adapted Derivative-Free Optimization Method for an Optimal Design Application with Mixed Binary and Continuous Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thoi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,299 +4179,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t>
+              <w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 62, Springer, pp.219-251, 2019, Lecture Notes in Electrical Engineering Part of the Operations Research/Computer Science Interfaces Series book series (ORCS), 978-3-319-58252-8. </w:t>
+              <w:t xml:space="preserve">Handbook of Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272, Springer, pp.1-35.ISBN 978-3-319-91085-7, 2019, International Series in Operations Research &amp; Management Science (ISOR), 978-3-319-91086-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478322v1</w:t>
+                <w:t xml:space="preserve">hal-01887543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t>
+              <w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 272, Springer, pp.1-35.ISBN 978-3-319-91085-7, 2019, International Series in Operations Research &amp; Management Science (ISOR), 978-3-319-91086-4. </w:t>
+              <w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Springer, pp.219-251, 2019, Lecture Notes in Electrical Engineering Part of the Operations Research/Computer Science Interfaces Series book series (ORCS), 978-3-319-58252-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887543v1</w:t>
+                <w:t xml:space="preserve">hal-01478322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-integer linear programming formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,77 +4626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark instance indicators and computational comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,90 +4882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging passengers' mobile network data for an integrated air-rail frequency planning in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeronimo Bueno-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5016,64 +5016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-rail timetable synchronization for a seamless passenger journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,278 +5356,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Mathematical Optimization and Machine Learning for the Aircraft Landing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.ISBN: 978-1-5090-6632-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873423v1</w:t>
+                <w:t xml:space="preserve">hal-02564594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Coupling Mathematical Optimization and Machine Learning for the Aircraft Landing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564594v1</w:t>
+                <w:t xml:space="preserve">hal-02873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement des arrivées d'avions en présence d'incertitude : un modèle de programmation stochastique à deux étapes</w:t>
               </w:r>
@@ -5728,295 +5728,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gondran</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637955v1</w:t>
+                <w:t xml:space="preserve">hal-02050005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050005v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving aircraft conflicts by continuous optimization and mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6420,381 +6420,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t>
+                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t>
+              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404006v1</w:t>
+                <w:t xml:space="preserve">hal-01343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
+              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343823v1</w:t>
+                <w:t xml:space="preserve">hal-01379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t>
+              <w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379323v1</w:t>
+                <w:t xml:space="preserve">hal-01404006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Integer Linear Programming Model for the North Atlantic Aircraft Trajectory Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,239 +6852,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271435v1</w:t>
+                <w:t xml:space="preserve">hal-01206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+                <w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Cape Town, South Africa. pp.ISBN: 978-1-4799-7560-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206286v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
               </w:r>
@@ -7204,51 +7204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7470,1163 +7470,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Conflict resolution under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938769v1</w:t>
+                <w:t xml:space="preserve">hal-00911741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict resolution under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Oceanic Traffic Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911741v1</w:t>
+                <w:t xml:space="preserve">hal-01022746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic Traffic Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022746v1</w:t>
+                <w:t xml:space="preserve">hal-00938895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+                <w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938895v1</w:t>
+                <w:t xml:space="preserve">hal-00912764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912764v1</w:t>
+                <w:t xml:space="preserve">hal-00934808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+                <w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934808v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+                <w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912772v1</w:t>
+                <w:t xml:space="preserve">hal-00938769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2011, American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t>
+              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938501v1</w:t>
+                <w:t xml:space="preserve">hal-00934801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+                <w:t xml:space="preserve">Aircraft Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
+              <w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934801v1</w:t>
+                <w:t xml:space="preserve">hal-01225216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Conflict Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+                <w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ACC 2011, American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225216v1</w:t>
+                <w:t xml:space="preserve">hal-00938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du RCPSP avec production et consommation de ressources : modèles PLNE basés sur les événements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10p</w:t>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484259v1</w:t>
+                <w:t xml:space="preserve">hal-00934800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
               </w:r>
@@ -8651,51 +8651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8831,191 +8831,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934800v1</w:t>
+                <w:t xml:space="preserve">hal-00934770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on/off event-based formulation for RCPSP with production and consumption of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9047,351 +9047,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
+              <w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934770v1</w:t>
+                <w:t xml:space="preserve">hal-00956473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t>
+              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956473v1</w:t>
+                <w:t xml:space="preserve">hal-00938711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t>
+                <w:t xml:space="preserve">Résolution du RCPSP avec production et consommation de ressources : modèles PLNE basés sur les événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t>
+              <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938711v1</w:t>
+                <w:t xml:space="preserve">hal-00484259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
               </w:r>
@@ -9613,51 +9613,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
+                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -9675,97 +9675,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. p.525-530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760294v1</w:t>
+                <w:t xml:space="preserve">hal-01354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
+                <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -9783,82 +9792,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Besançon, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354303v1</w:t>
+                <w:t xml:space="preserve">hal-01760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9870,151 +9870,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation pour tout et pour tous</w:t>
+                <w:t xml:space="preserve">L'optimisation et la RO s'ORganisent à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, pp 13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011545v1</w:t>
+                <w:t xml:space="preserve">hal-01010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optimisation et la RO s'ORganisent à Toulouse</w:t>
+                <w:t xml:space="preserve">L'optimisation pour tout et pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp 13-15</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010380v1</w:t>
+                <w:t xml:space="preserve">hal-01011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du crayon à mine et le droit à l'erreur dans l'apprentissage des mathématiques</w:t>
               </w:r>
@@ -10292,51 +10292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D01220F"/>
+    <w:nsid w:val="5B1B7D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10523,51 +10523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>