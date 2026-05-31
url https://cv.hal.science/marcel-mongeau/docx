--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -195,3739 +195,3869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
+                <w:t xml:space="preserve">A comprehensive method to optimize 3+2 axis end-milling of free-form surfaces with a toroidal cutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Demouge</w:t>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+                <w:t xml:space="preserve">Guillaume Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-026-18051-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370997v1</w:t>
+                <w:t xml:space="preserve">hal-05638069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Marzuoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Céline Demouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225184v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-dependent subgraph-capacity model for multiple shortest paths and application to CO2/contrail-safe aircraft trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Demouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Operations Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (3), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43069-024-00347-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Laporte</w:t>
+                <w:t xml:space="preserve">Air-rail timetable synchronization: Improving passenger connections in Europe within and across transportation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Buire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Marzuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Air Transport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.102526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jairtraman.2023.102526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049261v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holistic Approach for Aircraft Trajectory Optimization Using Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Conn</w:t>
+                <w:t xml:space="preserve">Hasnae Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrija Vidosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.C036784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393951v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous quadrant penalty formulation of logical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Mathematical Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ojmo.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+                <w:t xml:space="preserve">Mixed-integer nonlinear and continuous optimization formulations for aircraft conflict avoidance via heading and speed deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310 (2), pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957204v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
+                <w:t xml:space="preserve">Blackbox optimization and surrogate models for machining free-form surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.109029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170761v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage stochastic programming models for the extended aircraft arrival management problem with multiple pre-scheduling points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivative-free mixed binary necklace optimization for cyclic-symmetry optimal design problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thoi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Bastin</w:t>
+                <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2022.103769⟩</w:t>
+              <w:t xml:space="preserve">Optimization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.353-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11081-021-09685-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827274v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aircraft runway scheduling problem: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage stochastic programming models for the extended aircraft arrival management problem with multiple pre-scheduling points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Ikli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105336⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.103769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2022.103769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204701v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gendron</w:t>
+                <w:t xml:space="preserve">The aircraft runway scheduling problem: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 132, August 2021, pp.105336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921462v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
+                <w:t xml:space="preserve">Two-stage stochastic mixed-integer programming with chance constraints for extended aircraft arrival management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp. 897-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2020.0991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02981692v1</w:t>
+                <w:t xml:space="preserve">hal-02921462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Aircraft Arrival Management under Uncertainty: A Computational Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+                <w:t xml:space="preserve">A new method for choosing between ball-end cutter and toroidal cutter when machining free-form surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Herraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Redonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (5-6), pp.1425-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-06087-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.D0135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135040v1</w:t>
+                <w:t xml:space="preserve">hal-02981692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gondran</w:t>
+                <w:t xml:space="preserve">Extended Aircraft Arrival Management under Uncertainty: A Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.D0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842161v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new machining strategy for roughing deep pockets of magnesium-rare earth alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic dependent surveillance-broadcast ground-station optimal deployment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Monies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+                <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0444-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.D0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521929v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Sparse Approximation Problems via Mixed-Integer Programming: Formulations and Computational Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new machining strategy for roughing deep pockets of magnesium-rare earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+                <w:t xml:space="preserve">Christian Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2496367⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.3883-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254856v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plunge milling time optimization via mixed-integer nonlinear programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Monies</w:t>
+                <w:t xml:space="preserve">Exact Sparse Approximation Problems via Mixed-Integer Programming: Formulations and Computational Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (6), pp.1405-1419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2496367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337391v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving air-traffic conflict problems via local continuous optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.R. Conn</w:t>
+                <w:t xml:space="preserve">Plunge milling time optimization via mixed-integer nonlinear programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Monies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.045⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.434-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912785v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving air-traffic conflict problems via local continuous optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Rodionova</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A.R. Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp 2202-2212. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (2), pp.502-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2312315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981337v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metaheuristic optimization algorithm for strategic planning of {4D} aircraft trajectories at the continent scale</w:t>
+                <w:t xml:space="preserve">North Atlantic Aircraft Trajectory Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Olga Rodionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.46-61. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp 2202-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCI.2014.2350951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2312315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086610v1</w:t>
+                <w:t xml:space="preserve">hal-00981337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
+                <w:t xml:space="preserve">Hybrid metaheuristic optimization algorithm for strategic planning of {4D} aircraft trajectories at the continent scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Koné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCI.2014.2350951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564443v2</w:t>
+                <w:t xml:space="preserve">hal-01086610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Comparison of mixed integer linear programming models for the resource-constrained project scheduling problem with consumption and production of resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1-2), pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-012-9152-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918016v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A note on &amp;quot;event-based MILP models for resource-constrained project scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Knust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (4), pp.1060-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935210v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based MILP models for resource-constrained project scheduling problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">A light-propagation model for aircraft trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (3), pp 873-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-012-9896-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361395v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mold Cooling Optimization by Using Model Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+                <w:t xml:space="preserve">Event-based MILP models for resource-constrained project scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0988-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006784v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing In-Service Aircraft Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Mold Cooling Optimization by Using Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saintis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0988-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349414v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Computing In-Service Aircraft Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saintis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16, 2 (pp. 91-116)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349395v1</w:t>
+                <w:t xml:space="preserve">hal-01349414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.271-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0598-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349672v1</w:t>
+                <w:t xml:space="preserve">hal-01349395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">3D BEM-based cooling-channel shape optimization for injection moulding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ijsmdo:2008033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008628v1</w:t>
+                <w:t xml:space="preserve">hal-01349672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic decrease of the penalty parameter in exact penalty function methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of BEM-Based Cooling Channels Injection Moulding Using Model Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Sartenaer</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 83 (3), pp. 686-699. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Supplément 1), pp 1043-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0377-2217(93)E0339-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0197-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294921v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic decrease of the penalty parameter in exact penalty function methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Sartenaer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 83 (3), pp. 686-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-2217(93)E0339-Y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparison of musical sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sankoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 24, pp.161-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00117340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3937,833 +4067,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage Stochastic Optimization for the Extended Aircraft Arrival Management Problem Under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Optimization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 358, Springer Nature Switzerland, pp.479-506, 2024, International Series in Operations Research &amp; Management Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57603-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adapted Derivative-Free Optimization Method for an Optimal Design Application with Mixed Binary and Continuous Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thoi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computational Methods for Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Intelligent Systems and Computing (1121), Springer, pp.88-98, 2020, Advanced Computational Methods for Knowledge Engineering. ICCSAMA 2019., 978-3-030-38363-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38364-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t>
+              <w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Metaheuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t>
+              <w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Springer, pp.219-251, 2019, Lecture Notes in Electrical Engineering Part of the Operations Research/Computer Science Interfaces Series book series (ORCS), 978-3-319-58252-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887543v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid metaheuristic for air traffic management with uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Simulated annealing: From basics to applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lionel Amodeo, El-Ghazali Talbi, Farouk Yalaoui. </w:t>
+              <w:t xml:space="preserve">Gendreau, Michel; Potvin, Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Developments in Metaheuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-58253-514⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272, Springer, pp.1-35.ISBN 978-3-319-91085-7, 2019, International Series in Operations Research &amp; Management Science (ISOR), 978-3-319-91086-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91086-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478322v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-integer linear programming formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Project Management and Scheduling Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, Springer, pp.17-41, 2016, 978-3-319-05443-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-in-the-Loop Multi-agent Approach for Airport Taxiing Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Practical Applications of Agents, Multi-Agent Systems and Sustainability The PAAMS Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372, Springer, pp 235-236, 2015, Advances in Intelligent Systems and Computing, 978-3-319-19628-2 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19629-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark instance indicators and computational comparison of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Artigues, Sophie Demassey and Emmanuel Néron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Constrained Project Scheduling. Models, Algorithms, Extensions and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-WILEY, pp.107-135, 2008, Control Systems, Robotics and Manufacturing Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4773,5086 +4903,5086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un ensemble de routes aériennes pour minimiser l'impact environnemental des traînées de condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Demouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging passengers' mobile network data for an integrated air-rail frequency planning in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeronimo Bueno-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SESAR, Nov 2023, Séville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-rail timetable synchronization for a seamless passenger journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Marzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting spatio-temporal partial separability of large-scale airspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on ATM/CNS (IWAC) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimistic Planning Approach for the Aircraft Landing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATM/CNS EIWAC2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. pp.173-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-33-4669-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.ISBN: 978-1-5090-6632-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Mathematical Optimization and Machine Learning for the Aircraft Landing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ikli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2020, 9th International Conference for Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement des arrivées d'avions en présence d'incertitude : un modèle de programmation stochastique à deux étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mancel</w:t>
+                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.104-1199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-7086-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050005v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal location of temporary military zones within civil aviation traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Approche de programmation mixte en nombres entiers pour le séquencement d'avions en atterrissage - cas statique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ikli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gondran</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIWAC 2017, 5th ENRI International workshop on ATM/CNS.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2019, 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637955v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal location of dynamic military areas within civil aviation traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIWAC 2017 5th ENRI International Workshop on ATM/CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp. 104-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving aircraft conflicts by continuous optimization and mixed-integer nonlinear programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2017, 18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Operational Variability for Robust Multidisciplinary Design Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peteilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Conderolle-Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Druot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference, AIAA AVIATION Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2017-4328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOW'16, XIII Global Optimization Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Braga, Portugal. pp. 113-116 ; ISBN : 978-989-20-6764-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Optimization of Terminal Manoeuvring Area and Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2016, 6th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Delft, Netherlands. pp.ISSN 0770-1268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Integer Linear Programming Model for the North Atlantic Aircraft Trajectory Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORPA'2015 : Operational Research Practice in Africa Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+                <w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Cape Town, South Africa. pp.ISBN: 978-1-4799-7560-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206286v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft 4D trajectories planning under uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCI 2015, IEEE Symposium Series on Computational Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271435v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft trajectory prediction in North Atlantic Oceanic Airspace by Wind Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASC 2014, 33rd Digital Avionics Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de Localisation de Stations ADS-B pour la Surveillance Aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic deconfliction of aircraft trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIATM 2013, 2nd International Conference on Interdisciplinary Science for Innovative Air Traffic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. p xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict resolution under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META 2012, 4th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic Traffic Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of aicraft trajectories in North Atlantic oceanic airspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2012, 5th International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of aircraft trajectory planning under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for strategic planning of aircraft trajectories using simulated annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supatcha Chaimatanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIATM 2012, 1st International Conference on Interdisciplinary Science for Air traffic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Daytona Beach, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft trajectory planning under uncertainty by light propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGT 2012, 15th edition of the Euro Working Group on Transportation international scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de conflit dans le trafic aérien via l'algorithme de la propagation de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Conflict Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Austrian-French-German conference on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Propagation algorithm for aircraft trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2011, American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Francisco, United States. pp 2143 - 2147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934800v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0003082802130218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Planification de trajectoires avion optimales et sans conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938862v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">An on/off event-based formulation for RCPSP with production and consumption of resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
+              <w:t xml:space="preserve">PMS'10, 12th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934770v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on/off event-based formulation for RCPSP with production and consumption of resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lopez</w:t>
+                <w:t xml:space="preserve">Air traffic conflict resolution via light propagation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS'10, 12th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp 43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354300v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Conflict Resolution by Genetic Algorithm and B-Spline Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIWAC 2010, 2nd ENRI International Workshop on ATM/CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan. pp 71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for generating optimal conflict free 4D trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Dougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2010, 4th International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp 185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du RCPSP avec production et consommation de ressources : modèles PLNE basés sur les événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Modeling and Simulation ( MOSIM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of 3D Cooling Channels in Injection Molding using DRBEM and Model Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of BEM-based cooling channels injection moulding using model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2008 -11th International ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling channel optimization for injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 07: Materials Processing and Design: Modeling, Simulation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. p.525-530, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2740864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM-based cooling channel optimization for 3D injection molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on multidisciplinary design optimization and application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Besançon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9862,215 +9992,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisation et la RO s'ORganisent à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp 13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisation pour tout et pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du crayon à mine et le droit à l'erreur dans l'apprentissage des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp. 335- 336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10080,151 +10210,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation globale pour la résolution de problèmes parcimonieux en norme $l_0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR ISIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10292,51 +10422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1B7D6D"/>
+    <w:nsid w:val="D565B37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10523,51 +10653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-mongeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7667-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076723291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105598818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05638069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-18051-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04225184v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Buire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marzuoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2023.102526" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03623407v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Conn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ojmo.28" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04393951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Conn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03170761v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thoi Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-021-09685-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khassiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bastin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gendron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2022.103769" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03204701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ikli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02921462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2020.0991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gondran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.D0088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Monies" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0444-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01337391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Conn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.08.045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supatcha Chaimatanan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2014.2350951" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564443v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kon&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-012-9152-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6F037AD11D829ED598B0C2672BA30E4C2C2D82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00918016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Knust" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4H762H6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00935210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Dougui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-012-9896-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.12.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0988-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saintis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0598-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijsmdo:2008033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0197-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sartenaer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-2217(93)E0339-Y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098807v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sankoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00117340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DHM83HR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04707742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57603-4_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494138v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thoi Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38364-0_8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01478322v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58253-514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01887543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91086-4_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Kone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19629-9_29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04314686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bueno-Gonzalez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03852053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lavandier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-7086-1_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02050005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01842159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01650997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534843v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peteilh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conderolle-Lestremau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4328" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271435v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946399v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00868450v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911741v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912764v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00912772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01225216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934770v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00956473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764796v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740864" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01010380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01349393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>