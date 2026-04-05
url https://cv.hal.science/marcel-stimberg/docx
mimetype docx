--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1711,51 +1711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FF6E17"/>
+    <w:nsid w:val="CF56D0E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>