--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,165 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marcel Stimberg </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de Recherche (expert en calcul scientifique)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">marcel-stimberg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2648-4790</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253123992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">stimberg_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -168,1482 +183,1624 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian2CUDA: Flexible and Efficient Simulation of Spiking Neural Network Models on GPUs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian 2 (Brian simulator)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e22af6428b1e752887032ee6753a35ad317cea09;origin=https://github.com/brian-team/brian2;visit=swh:1:snp:9fe208825df28a39f95474965cd171d690744327;anchor=swh:1:rev:1856de0d1625584388f9b7625727dd51bb9acbd0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Alevi</w:t>
-[...1223 lines deleted...]
-                <w:t xml:space="preserve">hal-01686592v1</w:t>
+                <w:t xml:space="preserve">hal-04851681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brian2CUDA: Flexible and Efficient Simulation of Spiking Neural Network Models on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Sprekeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Obermayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2022.883700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neurons with dendrites can perform linearly separable computations with low resolution synaptic weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.26486.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian2GeNN: accelerating spiking neural network simulations with graphics hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nowotny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54957-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02490884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian 2, an intuitive and efficient neural simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e47314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.47314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Re] Non-Additive Coupling Enables Propagation of Synchronous Spiking Activity in Purely Random Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The ReScience journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1246659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spike sorting toolbox for up to thousands of electrodes validated with ground truth recordings in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lb Spampinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elric Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.e34518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.34518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code Generation in Computational Neuroscience: A Review of Tools and Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Blundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Close</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2018.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-compartmental modeling in Brian 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 1), pp.P19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-16-S1-P19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast Learning with Weak Synaptic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (39), pp.13351 - 13362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.0607-15.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03890950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation-oriented specification of neural models for simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Benichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling Neuron–Glia Interactions with the Brian 2 Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Pittà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Glioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.471-505, 2019, 978-3-030-00817-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1711,51 +1868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF56D0E8"/>
+    <w:nsid w:val="C3534F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +2099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-stimberg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-4790" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stimberg_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alevi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sprekeler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Augustin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.883700" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26486.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan F M Goodman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54957-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-16-S1-P19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0607-15.2015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-stimberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-4790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stimberg_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04851681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan F M Goodman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e22af6428b1e752887032ee6753a35ad317cea09;origin=https://github.com/brian-team/brian2;visit=swh:1:snp:9fe208825df28a39f95474965cd171d690744327;anchor=swh:1:rev:1856de0d1625584388f9b7625727dd51bb9acbd0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sprekeler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.883700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26486.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54957-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47314" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-16-S1-P19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0607-15.2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>