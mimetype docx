--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">stimberg_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KJs3XswAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -209,139 +230,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian 2 (Brian simulator)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Stimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan F M Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin D Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e22af6428b1e752887032ee6753a35ad317cea09;origin=https://github.com/brian-team/brian2;visit=swh:1:snp:9fe208825df28a39f95474965cd171d690744327;anchor=swh:1:rev:1856de0d1625584388f9b7625727dd51bb9acbd0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -351,1289 +372,1289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian2CUDA: Flexible and Efficient Simulation of Spiking Neural Network Models on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alevi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Sprekeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Obermayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2022.883700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurons with dendrites can perform linearly separable computations with low resolution synaptic weights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.26486.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian2GeNN: accelerating spiking neural network simulations with graphics hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nowotny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-54957-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02490884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian 2, an intuitive and efficient neural simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, pp.e47314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.47314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Re] Non-Additive Coupling Enables Propagation of Synchronous Spiking Activity in Purely Random Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ReScience journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1246659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spike sorting toolbox for up to thousands of electrodes validated with ground truth recordings in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lb Spampinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elric Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, pp.e34518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.34518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Generation in Computational Neuroscience: A Review of Tools and Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Blundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Cleland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G Close</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2018.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arildsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-compartmental modeling in Brian 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (Suppl 1), pp.P19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-16-S1-P19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Learning with Weak Synaptic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (39), pp.13351 - 13362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.0607-15.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03890950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation-oriented specification of neural models for simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Benichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fninf.2014.00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1643,164 +1664,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Neuron–Glia Interactions with the Brian 2 Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Stimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan F M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio de Pittà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurizio De Pittà; Hugues Berry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Glioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.471-505, 2019, 978-3-030-00817-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-00817-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1868,51 +1889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3534F26"/>
+    <w:nsid w:val="93774CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2099,51 +2120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-stimberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-4790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stimberg_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04851681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan F M Goodman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e22af6428b1e752887032ee6753a35ad317cea09;origin=https://github.com/brian-team/brian2;visit=swh:1:snp:9fe208825df28a39f95474965cd171d690744327;anchor=swh:1:rev:1856de0d1625584388f9b7625727dd51bb9acbd0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alevi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sprekeler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Augustin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.883700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169605v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26486.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54957-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47314" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-16-S1-P19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0607-15.2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marcel-stimberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2648-4790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/stimberg_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KJs3XswAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04851681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Stimberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan F M Goodman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Evans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e22af6428b1e752887032ee6753a35ad317cea09;origin=https://github.com/brian-team/brian2;visit=swh:1:snp:9fe208825df28a39f95474965cd171d690744327;anchor=swh:1:rev:1856de0d1625584388f9b7625727dd51bb9acbd0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alevi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Sprekeler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Obermayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Augustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.883700" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26486.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nowotny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54957-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.47314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Caz&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1246659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774438v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lb Spampinato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefebvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.34518" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01250230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-16-S1-P19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03890950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0607-15.2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01686592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Benichoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02325277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Pitt&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00817-8_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>