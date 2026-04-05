--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -219,51 +219,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement des méthodes de la coopération judiciaire au service du droit au procès équitable : l’instrument du certificat et la numérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.619-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05401322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>