--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -93,1405 +93,1474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'exception au principe de concentration : quid d'une évolution de la jurisprudence de la Cour de justice de l'Union européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.479-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05588839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'interprétation conforme et la mise à l'écart d'une disposition interne : le congé annuel payé devant la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 01, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement des méthodes de la coopération judiciaire au service du droit au procès équitable : l’instrument du certificat et la numérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.619-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05401322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi l'indemnité est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05077199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour de cassation continue de revoir le droit de la preuve: les témoignages anonymisés sous le prisme du droit à la preuve (Cass. soc., 19 mars 2025, n° 23-19.154)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (2), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05389406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « droit à la preuve » consolidé en droit français: rebattre les preuves admissibles? (Cass. AP, 22 décembre 2023, pourvois n° 20-20.648 et 21-11.330)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Procedural Law = Revue internationale de droit processuel = Internationale Zeitschrift für Zivilprozessrecht = Revista Internacional de Derecho Procesal = Rivista Internazionale di Diritto Processuale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05199227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le certificat A1 en matière de détachement de travailleurs au prisme des coopérations administrative et judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, pp.934-948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05199225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion européenne de contrat individuel de travail discutée devant les juridictions françaises : à propos du champ d'application de la règle de compétence internationale du règlement Bruxelles I bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04971252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'admissibilité des preuves à l'heure du droit à la preuve en droit comparé du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Aniballi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kolbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 09, pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04702571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exception d'illégalité en matière de conventions collectives : une voie ouverte au salarié pour contester la qualité des signataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04513612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération judiciaire : le droit d'un État décolonisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit international et de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 2023 (3-4), pp.727-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bonne administration de la justice et les règles de compétence européennes : compétences spéciales, litispendance et connexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.43-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04111683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee representatives in France and Germany and the protection of workers' health: what lessons can be learned from the public health crisis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.34-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentants du personnel en France et en Allemagne et la protection de la santé des salariés : quelles leçons de la crise sanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.30-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03641187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das MERCOSUR-Recht zur Vollstreckung ausländischer Entscheidungen – ein Vergleich mit dem EU-Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DBJV-Mitteilungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.20-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03640747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance et l'exécution des décisions étrangères au sein du MERCOSUR : une étude de la régionalisation à partir d'une comparaison avec le droit brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, III, pp.663-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03344364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperação jurídica dentro da União Europeia e do Mercosul: a agilização do processo civil internacional no âmbito da regionalização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Journal of European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 1 (1), pp.231-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03240046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Enforcement of Foreign Decisions in MERCOSUR Letters Rogatory (Carta Rogatória) and National Civil Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Private International Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2020/2021), pp.353-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A suspensão de contrato no Brasil, na Alemanha e na França: breve estudo comparado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Cardoso Barzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista da ASRDT (Academia Sul-Rio-Grandense de Direito do Trabalho)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.151-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03086565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tribulations du travailleur détaché : le rattachement au pays d'origine ou au pays d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de direito do trabalho </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Ed. Especial, pp.RR-25.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1501,175 +1570,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les règles de conflit de lois confrontées au marché intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2024, Logiques juridiques, 978-2-336-42872-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04412249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophical and Sociological Reflections on Labour Law in Times of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Henrique Raymundo von Adamovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-5275-8349-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04670996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1679,1168 +1748,1168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Aspects in European Cross-Border Labour Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für ausländisches und internationales Arbeits- und Sozialrecht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (2024), C. F. Müller, pp.53-67, 2025, 978-3-8114-5549-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05047113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règlement « numérisation » et son apport au développement de la coopération judiciaire européenne en matière civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux objets du droit de l’Union européenne Les dynamiques de l’Union entre intégration et coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier Intersentia, A paraître, 9782802776406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05047123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de vigilance européen et les solidarités : la responsabilité civile et le droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehdi Mezaguer; Anne Millet-Devalle; Nicolas Pigeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union européenne et solidarité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.527-554, 2024, Collection droit de l'Union européenne - Colloques, 9782802773023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04001661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codificação como um todo estável em um contexto de instabilidade permanente do direito do trabalho: as recentes reformas do direito de dispensa na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelson Mannrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 anos da CLT: passado, presente e futuro das relações de trabalho, no Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoth Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoth Editora</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.371, In press</w:t>
+                <w:t xml:space="preserve">halshs-03976869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Advent of Labour Law: Rereading Philosophers and Sociologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Henrique Raymundo Von Adamovich; Marcel Zernikow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical and Sociological Reflections on Labour Law in Times of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.59-77, 2022, 978-1-5275-8349-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03673542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualificação de assalariado na hora das plataformas digitais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heloisa Helena Barboza; Cleyson de Moraes Mello; Gustavo Silveira Siqueira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Futuro do Direito (Coleção UERJ 85 anos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Processo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-376, 2022, Direito do Trabalho, 978655378053-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexões sobre a &amp;quot;cooperação jurídica&amp;quot; em comparação a outros sistemas jurídicos (O exemplo do reconhecimento e da execução das decisões estrangeiras)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustavo Ferraz de Campos Monaco; Maria Rosa Loula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direito Internacional Privado: objeto, cultura, exceções e jurisdição</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Instituto Brasileiro de Direito Internacional Privado, pp.115-128, 2022, 9798837354045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04001683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legal Qualification of Platform Workers: A Breakthrough in France? (Cass. Soc. 28 November 2018, No. 17-20.079, Take Eat Easy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolina Tupinambá. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As novas relações trabalhistas e o futuro do direito do trabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tomo III, Editora Forum, pp.273-287, 2021, As novidades provenientes dos avanços tecnológicos, 978-65-5518-131-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Perspectivas do Teletrabalho na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Zernikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 Anos da SOBRATT - A Evolução do Teletrabalho</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tomo I, Lacier Editora, pp.157-167, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03320099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicial Cooperation and Regionalism (MERCOSUR/EU): The Example of cautio judicatum solvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustavo Ferraz de Campos Monaco; Solano de Camargo; Kim Modolo Diz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direito Internacional Privado, teoria geral, processo e relações familiares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume I, Instituto Brasileiro de Direito Internacional Privado, pp.161-170, 2021, 9798521764532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la loi du lieu d’exécution habituel du travail dans la détermination de la loi applicable à la relation de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lourdes Mella Méndez; Rafael E. de Muñagorri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización y digitalización del mercado de trabajo: propuestas para un empleo sostenible y decente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aranzadi, pp.149-180, 2021, 978-84-1345-760-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03155093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conciliation obligatoire dans la procédure prud'homale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cláudio Jannotti da Rocha; Edilton Meireles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labor Procedural Principles Around the World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Retrabalho/LexMagister, pp.107-112, 2021, 978-65-88059-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03145428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une composante sociale des libertés économiques de circulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Sylvestre Bergé; Giulio Cesare Giorgini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des libertés économiques de circulation (The sense of economic freedoms of movement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 257-274, 2020, 978-2-8027-6547-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruylant</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02651910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O direito do trabalho francês frente ao estado de emergência sanitária: reflexões sobre a efetividade do direito à proteção da saúde dos trabalhadores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Agra Belmonte; Luciano Carreiro; Yone Frediani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Congresso Internacional da ABDT : crise econômica e social e o futuro do direito do trabalho - Anais do Congresso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matrioska Editora, pp.425-434, 2020, Anais da Academia Brasileira de Direito do Trabalho, 978-65-86985-10-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un régime plus protecteur pour les travailleurs détachés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Benlolo Carabot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union européenne et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.108-116, 2020, Collection Droit de l'Union européenne, 978-2-8027-6270-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02956695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2850,114 +2919,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les règles de conflit de lois confrontées au marché intérieur. Etude en droit international privé européen du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Zernikow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris 1 - Panthéon Sorbonne, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3104,51 +3173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452967v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zernikow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401322v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199225v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aniballi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kolbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887572v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03344364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Cardoso Barzotto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique Raymundo von Adamovich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/union-europeenne-solidarite-s-9782802773023.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorathoth.com.br/produto/80-anos-da-clt-passado-presente-e-futuro-das-relacoes-de-trabalho-no-brasil/694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/direito-do-trabalho--o-futuro-do-direito/212" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155093v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03119543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05588839v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zernikow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04971252v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Aniballi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kolbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04111683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03344364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086565v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Cardoso Barzotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04670996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique Raymundo von Adamovich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-8349-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/union-europeenne-solidarite-s-9782802773023.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorathoth.com.br/produto/80-anos-da-clt-passado-presente-e-futuro-das-relacoes-de-trabalho-no-brasil/694" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editoraprocesso.com.br/obras/direito-do-trabalho--o-futuro-do-direito/212" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03119543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>