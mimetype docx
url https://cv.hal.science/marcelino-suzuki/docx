--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -189,51 +189,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.105189. </w:t>
+              <w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1395,295 +1395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Natural Defenses of a Coral Reef Fish Against Gill Ectoparasites: Integrated Metabolome and Microbiome Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In‐depth prospection of Avène Thermal Spring Water reveals an uncommon and stable microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Reverter</w:t>
+                <w:t xml:space="preserve">M.T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sasal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+                <w:t xml:space="preserve">N.J. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
+                <w:t xml:space="preserve">J. Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10060227⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, There's Something in the Water: AVÈNE Thermal Spring Water and its Signature Microbiota Extracts in Dermatological Practice. This supplement was supported by an unrestricted educational grant from Pierre Fabre Dermo-Cosmétique., 34 (S5), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994658v1</w:t>
+                <w:t xml:space="preserve">hal-03046398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐depth prospection of Avène Thermal Spring Water reveals an uncommon and stable microbial community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bourrain</w:t>
+                <w:t xml:space="preserve">Insights into the Natural Defenses of a Coral Reef Fish Against Gill Ectoparasites: Integrated Metabolome and Microbiome Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Reverter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Suzuki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Calvez</w:t>
+                <w:t xml:space="preserve">Pierre Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.J. West</w:t>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lions</w:t>
+                <w:t xml:space="preserve">Nicolas Inguimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, There's Something in the Water: AVÈNE Thermal Spring Water and its Signature Microbiota Extracts in Dermatological Practice. This supplement was supported by an unrestricted educational grant from Pierre Fabre Dermo-Cosmétique., 34 (S5), pp.8-14. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jdv.16599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo10060227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046398v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique approach to monitor stress in coral exposed to emerging pollutants</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jéhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145, pp.57-67. </w:t>
@@ -2473,64 +2473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the gill mucosal bacterial communities of four butterflyfish species: a reservoir of bacterial diversity in coral reef ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Reverter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tapissier-Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,307 +3263,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyaneodimycin, a Bioactive Compound Isolated from the Culture of Streptomyces cyaneofuscatus Associated with Lichina confinis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Parrot</w:t>
+                <w:t xml:space="preserve">Review – Lichen-associated bacteria as a hot spot of chemodiversity: focus on uncialamycin, a promising compound for future medicinal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Legrave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Intertaglia</w:t>
+                <w:t xml:space="preserve">Nathalie Legrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rouaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Legembre</w:t>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600252⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (13), pp.1143-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-105571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367206v1</w:t>
+                <w:t xml:space="preserve">hal-01360065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review – Lichen-associated bacteria as a hot spot of chemodiversity: focus on uncialamycin, a promising compound for future medicinal applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Parrot</w:t>
+                <w:t xml:space="preserve">Cyaneodimycin, a Bioactive Compound Isolated from the Culture of Streptomyces cyaneofuscatus Associated with Lichina confinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Legrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Legrave</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+                <w:t xml:space="preserve">P. Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (23), pp.3977--3982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0042-105571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01360065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of active SAR11 ecotypes in the oligotrophic Northwest Mediterranean Sea</w:t>
               </w:r>
@@ -5759,233 +5759,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Significant SAR11 removal by a hard-bottom community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keats Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840452v1</w:t>
+                <w:t xml:space="preserve">hal-03917304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant SAR11 removal by a hard-bottom community</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keats Conley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03917304v1</w:t>
+                <w:t xml:space="preserve">hal-03840452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6140,51 +6140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>