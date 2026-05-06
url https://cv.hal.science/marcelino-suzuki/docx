--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -357,533 +357,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview on Nocardiopsis Species Originating From North African Biotopes as a Promising Source of Bioactive Compounds and In Silico Genome Mining Analysis of Three Sequenced Genomes</w:t>
+                <w:t xml:space="preserve">Structural responses of non-targeted bacterial and hppd communities to the herbicide tembotrione in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Ouchene</w:t>
+                <w:t xml:space="preserve">Hugo Terol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Zaatout</w:t>
+                <w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jobm.202400046⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.168198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682400v1</w:t>
+                <w:t xml:space="preserve">hal-04342889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural responses of non-targeted bacterial and hppd communities to the herbicide tembotrione in soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview on Nocardiopsis Species Originating From North African Biotopes as a Promising Source of Bioactive Compounds and In Silico Genome Mining Analysis of Three Sequenced Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers</w:t>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Nawel Zaatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 908, pp.168198. </w:t>
+              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The potential of Gram‐positive bacteria, 64 (9), pp.e2400046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jobm.202400046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04342889v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquabacterium silicae sp. non., isolated from a deep aquifer</w:t>
+                <w:t xml:space="preserve">DOP50 Impact of Inflammatory Bowel Disease associated dysbiosis on bacterial quorum sensing mediated by Acyl-homoserine Lactone in human gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourrain</w:t>
+                <w:t xml:space="preserve">N Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+                <w:t xml:space="preserve">L Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villette</w:t>
+                <w:t xml:space="preserve">A Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebaron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i119-i121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57890/viemilieu/2023.73.1/2:43-50⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342130v1</w:t>
+                <w:t xml:space="preserve">hal-04682641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOP50 Impact of Inflammatory Bowel Disease associated dysbiosis on bacterial quorum sensing mediated by Acyl-homoserine Lactone in human gut microbiota</w:t>
+                <w:t xml:space="preserve">Aquabacterium silicae sp. non., isolated from a deep aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Grellier</w:t>
+                <w:t xml:space="preserve">M. Bourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rodrigues</w:t>
+                <w:t xml:space="preserve">C. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Humbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (Supplement_1), pp.i119-i121. </w:t>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjac190.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57890/viemilieu/2023.73.1/2:43-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682641v1</w:t>
+                <w:t xml:space="preserve">hal-04342130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of IBD-Associated Dysbiosis on Bacterial Quorum Sensing Mediated by Acyl-Homoserine Lactone in Human Gut Microbiota</w:t>
               </w:r>
@@ -1003,77 +1003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective isolation, antimicrobial screening, and phylogenetic diversity of marine actinomycetes derived from the Coast of Bejaia City, Algeria, a polluted and microbiologically unexplored environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Zaatout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Kecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,51 +1133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Metabolomic, Molecular Networking, and Genome Mining Analyses Uncover Novel Angucyclines From Streptomyces sp. RO-S4 Strain Isolated From Bejaia Bay, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ouchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,77 +1401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐depth prospection of Avène Thermal Spring Water reveals an uncommon and stable microbial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,295 +1797,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
+                <w:t xml:space="preserve">Evidence of a Large Diversity of &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-acyl-Homoserine Lactones in Symbiotic &amp;lt;i&amp;gt;Vibrio fischeri&amp;lt;/i&amp;gt; Strains Associated with the Squid &amp;lt;i&amp;gt;Euprymna scolopes&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">Léa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Léger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t>
+                <w:t xml:space="preserve">Julia Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME18145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
+                <w:t xml:space="preserve">hal-02331764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Large Diversity of &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-acyl-Homoserine Lactones in Symbiotic &amp;lt;i&amp;gt;Vibrio fischeri&amp;lt;/i&amp;gt; Strains Associated with the Squid &amp;lt;i&amp;gt;Euprymna scolopes&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Girard</w:t>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.99-103. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME18145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331764v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical analysis of the Alphaproteobacterium strain MOLA1416 associated with the marine lichen Lichina pygmaea</w:t>
               </w:r>
@@ -2339,90 +2339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of N-Acyl Homoserine Lactones in Vibrio tasmaniensis LGP32 by a Biosensor-Based UHPLC-HRMS/MS Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3263,1028 +3263,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review – Lichen-associated bacteria as a hot spot of chemodiversity: focus on uncialamycin, a promising compound for future medicinal applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Parrot</w:t>
+                <w:t xml:space="preserve">Cyaneodimycin, a Bioactive Compound Isolated from the Culture of Streptomyces cyaneofuscatus Associated with Lichina confinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Legrave</w:t>
+                <w:t xml:space="preserve">N. Legrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delmail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+                <w:t xml:space="preserve">I. Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-105571⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (23), pp.3977--3982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360065v1</w:t>
+                <w:t xml:space="preserve">hal-01367206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyaneodimycin, a Bioactive Compound Isolated from the Culture of Streptomyces cyaneofuscatus Associated with Lichina confinis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Rouaud</w:t>
+                <w:t xml:space="preserve">Review – Lichen-associated bacteria as a hot spot of chemodiversity: focus on uncialamycin, a promising compound for future medicinal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Legembre</w:t>
+                <w:t xml:space="preserve">Nathalie Legrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600252⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (13), pp.1143-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-105571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01367206v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of active SAR11 ecotypes in the oligotrophic Northwest Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Light-driven increase in carbon yield is linked to maintenance in the proteorhodopsin-containing Photobacterium angustum S14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Salter</w:t>
+                <w:t xml:space="preserve">Alicia Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Galand</w:t>
+                <w:t xml:space="preserve">Thomas Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Fagervold</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149889v1</w:t>
+                <w:t xml:space="preserve">hal-01228516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littoral lichens as a novel source of potentially bioactive Actinobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tomasi</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of active SAR11 ecotypes in the oligotrophic Northwest Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Salter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep15839⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230478v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-driven increase in carbon yield is linked to maintenance in the proteorhodopsin-containing Photobacterium angustum S14</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Littoral lichens as a novel source of potentially bioactive Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Grube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.688. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.15839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228516v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
+                <w:t xml:space="preserve">Genome Sequence of the Sponge-Associated Ruegeria halocynthiae Strain MOLA R1/13b, a Marine Roseobacter with Two Quorum-Sensing-Based Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Croué</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Holderith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (5), pp.e00998-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00998-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333524v1</w:t>
+                <w:t xml:space="preserve">hal-01228529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Sponge-Associated Ruegeria halocynthiae Strain MOLA R1/13b, a Marine Roseobacter with Two Quorum-Sensing-Based Communication Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional ultra high pressure liquid chromatography quadrupole/time-of-flight mass spectrometry for semi-targeted natural compounds identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Doberva</w:t>
+                <w:t xml:space="preserve">Vincent Cocandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Croué</w:t>
+                <w:t xml:space="preserve">Serge Holderith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.Pages 318-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2014.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00998-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228529v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of the Gammaproteobacterial Strain MOLA455, a Representative of a Ubiquitous Proteorhodopsin-Producing Group in the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,286 +4861,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multipotential beta -1,6-N-acetylglucosaminyl-transferase is encoded by bovine herpesvirus type 4</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of small-subunit rRNA genes in mixed microbial populations via 5 '-nuclease assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vanderplasschen</w:t>
+                <w:t xml:space="preserve">M. T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Markine-Goriaynoff</w:t>
+                <w:t xml:space="preserve">L. T. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lomonte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. F. Delong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (11), pp.4605-4614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046212v1</w:t>
+                <w:t xml:space="preserve">hal-01663401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of small-subunit rRNA genes in mixed microbial populations via 5 '-nuclease assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multipotential beta -1,6-N-acetylglucosaminyl-transferase is encoded by bovine herpesvirus type 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanderplasschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Markine-Goriaynoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Suzuki</w:t>
+                <w:t xml:space="preserve">P. Lomonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. T. Taylor</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Hiraoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (11), pp.5756-5761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.100058897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663401v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of protistan bacterivory on coastal bacterioplankton diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (3), pp.261-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5191,402 +5191,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Streptomyces Chemo-Diversity: A Pathway to Novel Antibiotic Discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epi-biomarkers of coral exposure to sunscreen Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Villac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Ferandin</w:t>
+                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Claire Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Escoubeyrou</w:t>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOPROSP_25: Unlocking the potential of biomolecules from marine environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tromso, Norway</w:t>
+              <w:t xml:space="preserve">EPIMAR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506519v1</w:t>
+                <w:t xml:space="preserve">hal-05090418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la chimio-diversité des Streptomyces : une voie vers la découverte de nouveaux antibiotiques</w:t>
+                <w:t xml:space="preserve">Exploring Streptomyces Chemo-Diversity: A Pathway to Novel Antibiotic Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Villac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Escoubeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">BIOPROSP_25: Unlocking the potential of biomolecules from marine environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506553v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epi-biomarkers of coral exposure to sunscreen Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Valdivieso</w:t>
+                <w:t xml:space="preserve">Explorer la chimio-diversité des Streptomyces : une voie vers la découverte de nouveaux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guillier</w:t>
+                <w:t xml:space="preserve">Louise Villac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Romatif</w:t>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romans</w:t>
+                <w:t xml:space="preserve">Karine Escoubeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIMAR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090418v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5759,233 +5759,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant SAR11 removal by a hard-bottom community</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917304v1</w:t>
+                <w:t xml:space="preserve">hal-03840452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Significant SAR11 removal by a hard-bottom community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelet Dadon-Pilosof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keats Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840452v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6140,51 +6140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>