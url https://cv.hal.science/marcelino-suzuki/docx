--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1344,51 +1344,51 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, In press, 80, pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-020-01484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2333,291 +2333,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of N-Acyl Homoserine Lactones in Vibrio tasmaniensis LGP32 by a Biosensor-Based UHPLC-HRMS/MS Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Girard</w:t>
+                <w:t xml:space="preserve">Characterisation of the gill mucosal bacterial communities of four butterflyfish species: a reservoir of bacterial diversity in coral reef ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Blanchet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Tapissier-Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17040906⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (6), pp.fix051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fix051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513879v1</w:t>
+                <w:t xml:space="preserve">hal-02155583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the gill mucosal bacterial communities of four butterflyfish species: a reservoir of bacterial diversity in coral reef ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Lecchini</w:t>
+                <w:t xml:space="preserve">Characterization of N-Acyl Homoserine Lactones in Vibrio tasmaniensis LGP32 by a Biosensor-Based UHPLC-HRMS/MS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Suzuki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Élodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (6), pp.fix051. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.906 </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fix051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17040906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155583v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t>
               </w:r>
@@ -5001,51 +5001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Markine-Goriaynoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lomonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hiraoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557443v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bongrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Koch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.06.686942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Zaatout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jobm.202400046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Humbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjac190.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04342130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/viemilieu/2023.73.1/2:43-50" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915691v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315404" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Suzuki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. West" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Reverter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060227" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J&#233;han" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grube" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.10.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree J. West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grube" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5208" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02155583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecchini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suzuki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelet Dadon-Pilosof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats R. Conley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Jacobi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Haber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0064-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227960v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Berg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7114-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legrave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rouaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legembre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600252" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNK4LNV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01360065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legrave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delmail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105571" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Courties" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riedel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00688" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02149889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.129" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00998-14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01333524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Weinberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocandeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Holderith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.10.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2S80MN8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papadatou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01203-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyree West" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Escande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02583" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01062916v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daohong Yao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Buchan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T Suzuki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02408.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Feingersch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shmoish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Sharon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazalah Sabehi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.92" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012626v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Yutin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Weber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Craig Venter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01265.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Taylor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Delong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanderplasschen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Markine-Goriaynoff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lomonte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiraoka" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.100058897" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Villac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506553v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keats Conley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>