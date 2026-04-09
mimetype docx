--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -1894,191 +1894,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinamiche urbane pre-adrianee nel settore costiero della città di Ostia. Nuovi dati dai contesti delle Terme Marittime e delle Terme di Porta Marina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analisi e rilettura di alcuni impianti idrici nell’Area Sacra di largo Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ceci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Marchello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Seminario Ostiense. Ostia-Portus, hub de l’empire romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184029v1</w:t>
+                <w:t xml:space="preserve">hal-02510813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi e rilettura di alcuni impianti idrici nell’Area Sacra di largo Argentina</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dinamiche urbane pre-adrianee nel settore costiero della città di Ostia. Nuovi dati dai contesti delle Terme Marittime e delle Terme di Porta Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mortiers et hydraulique en Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">VI Seminario Ostiense. Ostia-Portus, hub de l’empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510813v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi pavimenti musivi (assenti e presenti) dalle Terme del Sileno di Ostia</w:t>
               </w:r>
@@ -3184,277 +3184,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.5. The aqueducts</w:t>
+                <w:t xml:space="preserve">I nuovi mosaici pavimentali della Caupona del dio Pan a Ostia antica e l'architettura d'interni nel III sec. d.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carandini Andrea</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandis Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Atlas of Ancient Rome: Biography and Portraits of the City -Two-volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Princeton University Press, 2017, 9780691163475</w:t>
+              <w:t xml:space="preserve">Atti del XXII colloquio dell'Associazione italiana per lo studio e la conservazione del mosaico (Matera 16-19 marzo 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta manent, pp.569-578, 2017, 9788890965777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049695v1</w:t>
+                <w:t xml:space="preserve">halshs-01730278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I nuovi mosaici pavimentali della Caupona del dio Pan a Ostia antica e l'architettura d'interni nel III sec. d.C.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3.5. The aqueducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lombardo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carandini Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Turci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti del XXII colloquio dell'Associazione italiana per lo studio e la conservazione del mosaico (Matera 16-19 marzo 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta manent, pp.569-578, 2017, 9788890965777</w:t>
+              <w:t xml:space="preserve">The Atlas of Ancient Rome: Biography and Portraits of the City -Two-volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, 2017, 9780691163475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730278v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuità d'uso e restauri antichi nei mosaici pavimentali delle Terme del Sileno, della Caupona del dio Pan e del Caseggiato delle due scale a Ostia antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4228,51 +4228,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -4292,75 +4292,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872888v1</w:t>
+                <w:t xml:space="preserve">hal-02872894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 7. Magnetic susceptibility maps</w:t>
+                <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 4. Magnetic field map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
@@ -4380,51 +4380,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ostie, Italy. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872894v1</w:t>
+                <w:t xml:space="preserve">hal-02872888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geophysical surveys at the archaeological site: the buried complex IV, XVII, 4 in Ostia (Rome, Italy). Part 3. Topography map</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefra/17532" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/Cefr/2230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mefra.revues.org/2198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31534/XI.asmosia.2015/08.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rsr.13692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.co.uk/article/buried-roman-city-at-ostia-antica-spotted-by-google-earth-sjv2bkc03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilgiornaledellarte.com/articoli/la-pi-grande-basilica-di-ostia/132586.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatevere.hypotheses.org/category/cultura-societa-urbanismo/insediamenti-e-societa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Caldelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mannocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carinci M" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni S. De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino A." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marchello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melega A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrandis Montesinos J." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchini G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Succi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Togni S." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.13759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carandini Andrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Togni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis Montesinos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Graziano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lombardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03696561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefra/17532" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/Cefr/2230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mefra.revues.org/2198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31534/XI.asmosia.2015/08.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rsr.13692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.co.uk/article/buried-roman-city-at-ostia-antica-spotted-by-google-earth-sjv2bkc03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilgiornaledellarte.com/articoli/la-pi-grande-basilica-di-ostia/132586.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatevere.hypotheses.org/category/cultura-societa-urbanismo/insediamenti-e-societa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Caldelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mannocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carinci M" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni S. De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino A." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marchello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melega A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrandis Montesinos J." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchini G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Succi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Togni S." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.13759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Togni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis Montesinos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Graziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carandini Andrea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lombardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03696561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>