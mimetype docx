--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -3184,277 +3184,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I nuovi mosaici pavimentali della Caupona del dio Pan a Ostia antica e l'architettura d'interni nel III sec. d.C.</w:t>
+                <w:t xml:space="preserve">3.5. The aqueducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano de Togni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carandini Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Turci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti del XXII colloquio dell'Associazione italiana per lo studio e la conservazione del mosaico (Matera 16-19 marzo 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta manent, pp.569-578, 2017, 9788890965777</w:t>
+              <w:t xml:space="preserve">The Atlas of Ancient Rome: Biography and Portraits of the City -Two-volume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, 2017, 9780691163475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01730278v1</w:t>
+                <w:t xml:space="preserve">hal-02049695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.5. The aqueducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I nuovi mosaici pavimentali della Caupona del dio Pan a Ostia antica e l'architettura d'interni nel III sec. d.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferrandis Montesinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carandini Andrea</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Atlas of Ancient Rome: Biography and Portraits of the City -Two-volume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Princeton University Press, 2017, 9780691163475</w:t>
+              <w:t xml:space="preserve">Atti del XXII colloquio dell'Associazione italiana per lo studio e la conservazione del mosaico (Matera 16-19 marzo 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta manent, pp.569-578, 2017, 9788890965777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049695v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuità d'uso e restauri antichi nei mosaici pavimentali delle Terme del Sileno, della Caupona del dio Pan e del Caseggiato delle due scale a Ostia antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lombardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,51 +4667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefra/17532" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/Cefr/2230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mefra.revues.org/2198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31534/XI.asmosia.2015/08.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rsr.13692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.co.uk/article/buried-roman-city-at-ostia-antica-spotted-by-google-earth-sjv2bkc03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilgiornaledellarte.com/articoli/la-pi-grande-basilica-di-ostia/132586.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatevere.hypotheses.org/category/cultura-societa-urbanismo/insediamenti-e-societa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Caldelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mannocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carinci M" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni S. De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino A." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marchello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melega A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrandis Montesinos J." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchini G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Succi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Togni S." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.13759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Togni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis Montesinos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Graziano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carandini Andrea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lombardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03696561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/mefra/17532" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/Cefr/2230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mefra.revues.org/2198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31534/XI.asmosia.2015/08.19" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/rsr.13692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.co.uk/article/buried-roman-city-at-ostia-antica-spotted-by-google-earth-sjv2bkc03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ilgiornaledellarte.com/articoli/la-pi-grande-basilica-di-ostia/132586.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatevere.hypotheses.org/category/cultura-societa-urbanismo/insediamenti-e-societa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Caldelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Mathe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mannocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pawlowicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2230" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=.Carinci M" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togni S. De" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino A." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ceci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marchello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melega A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrandis Montesinos J." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianchini G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Succi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Togni S." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ducati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Stoppioni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901887v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01911026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044097v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.13759" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carandini Andrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Togni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis Montesinos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Graziano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lombardo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lombardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03696561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02874590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02872886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>