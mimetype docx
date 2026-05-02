--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -1723,372 +1723,372 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Reliability Assessment of DNNs through Simultaneous Fault Injection</w:t>
+                <w:t xml:space="preserve">KAN-SAs: Efficient Acceleration of Kolmogorov-Arnold Networks on Systolic Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Billig Tonetto</w:t>
+                <w:t xml:space="preserve">Sohaib Errabii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC 2026 - IEEE/ACM Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM/IEEE, Jul 2026, Long Beach (CA), United States</w:t>
+              <w:t xml:space="preserve">DATE 2026 - IEEE/ACM Design, Automation &amp; Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525686v2</w:t>
+                <w:t xml:space="preserve">hal-05372642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAN-SAs: Efficient Acceleration of Kolmogorov-Arnold Networks on Systolic Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENFOR-SA: End-to-end Cross-layer Transient Fault Injector for Efficient and Accurate DNN Reliability Assessment on Systolic Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Billig Tonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohaib Errabii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2026 - IEEE/ACM Design, Automation &amp; Test in Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Verona, Italy</w:t>
+              <w:t xml:space="preserve">VTS 2026 - IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Napa Valley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372642v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENFOR-SA: End-to-end Cross-layer Transient Fault Injector for Efficient and Accurate DNN Reliability Assessment on Systolic Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Scalable Reliability Assessment of DNNs through Simultaneous Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Billig Tonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2026 - IEEE VLSI Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Napa Valley, CA, United States</w:t>
+              <w:t xml:space="preserve">DAC 2026 - IEEE/ACM Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE, Jul 2026, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487559v1</w:t>
+                <w:t xml:space="preserve">hal-05525686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Test Symposium Teams : an Anniversary Snapshot</w:t>
               </w:r>
@@ -2202,580 +2202,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of input-aware approximate arithmetic circuits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When ETS Became Approximated: the French connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2025 - IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS 2025 - Anniversary Forum 30th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333876v1</w:t>
+                <w:t xml:space="preserve">lirmm-05568621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Sessions -Emerging Scope and Design Challenges for Approximate Computing: Optimizing Accuracy-PPA trade-offs and Beyond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siva Satyendra Sahoo</w:t>
+                <w:t xml:space="preserve">Automatic generation of input-aware approximate arithmetic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yun Wu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Piri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWEEK 2025 - Embedded Systems Week</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3742872.375705⟩</w:t>
+              <w:t xml:space="preserve">DDECS 2025 - IEEE 28th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France. pp.139-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS63720.2025.11006680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404759v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERA-Float: A Soft Error Resilient Approximate Floating-Point Computing Format</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishesh Mishra</w:t>
+                <w:t xml:space="preserve">Special Sessions -Emerging Scope and Design Challenges for Approximate Computing: Optimizing Accuracy-PPA trade-offs and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siva Satyendra Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongyan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2025 - ACM/IEEE International Conference On Computer Aided Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWEEK 2025 - Embedded Systems Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tei-Wei Kuo; Andy Pimentel, Sep 2025, TAIPEI, Taiwan. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3742872.375705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333255v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERA-Float: A Soft Error Resilient Approximate Floating-Point Computing Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishesh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbi Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCAD 2025 - ACM/IEEE International Conference On Computer Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Munich (Allemagne), Germany. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572731v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,1016 +2807,1033 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadilivani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tempe AZ USA, United States. pp.131788 - 131828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3229767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04738424v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Fault-Tolerant Neural Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Piri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Haye, Netherlands. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638468v1</w:t>
+                <w:t xml:space="preserve">hal-04674818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Session: Impact of Compiler Optimizations on the Reliability of a RISC-V-Based Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Didcot, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Fault-Tolerant Neural Network Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA/IRISA Rennes, Jul 2024, Rennes, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04674818v1</w:t>
+                <w:t xml:space="preserve">hal-04638468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+                <w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736733v1</w:t>
+                <w:t xml:space="preserve">lirmm-04738424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Compiler Optimizations on the Reliability of a RISC-V-based Core</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-David Guerrero-Balaguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology and University of Abdelmalek Saadi University, Oct 2024, Tanger, Morocco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5286/ISIS.E.RB2300036)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731794v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impact of Compiler Optimizations on the Reliability of a RISC-V-based Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pegdwende Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577494v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Gnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Krautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732044v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,217 +3878,217 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting assertions mining and fault analysis to guide RTL-level approximation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 – 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136949⟩</w:t>
+              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (NC), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASES60062.2024.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887685v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design with low complexity fine-grained Dual Core Lock-Step (DCLS) RISC-V processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,909 +4106,892 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.224-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-S58398.2023.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Palumbo</w:t>
+                <w:t xml:space="preserve">Allan Aasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Aasma</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Cassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOLTS 2023 – IEEE 29th International Symposium on On-Line Testing and Robust System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Crete, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iolts59296.2023.10224862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine-learning-guided framework for fault-tolerant DNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2023 – 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting assertions mining and fault analysis to guide RTL-level approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Germiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Pravadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2023 – 26th IEEE/ACM Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10136949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113282v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Transient Faults on Timing Behavior and Mitigation with Near-Zero WCET Overhead</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impact of High-Level-Synthesis on Reliability of Neural Network Hardware Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRTS 2023 - 35th Euromicro Conference on Real-Time Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC 2023 - IEEE Nuclear &amp; Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Kansas City (US), United States. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397374v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-aware accuracy characterization for approximate circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Transient Faults on Timing Behavior and Mitigation with Near-Zero WCET Overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN-W 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSN-W58399.2023.00050⟩</w:t>
+              <w:t xml:space="preserve">ECRTS 2023 - 35th Euromicro Conference on Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienna, Austria. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2023.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399159v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">harDNNing: a machine-learning-based framework for fault tolerance assessment and protection of DNNs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Input-aware accuracy characterization for approximate circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Piri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2023 - IEEE European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSN-W 2023 - 53rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Porto, Portugal. pp.179-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN-W58399.2023.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087375v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assertion-aware approximate computing design exploration on behavioral models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">harDNNing: a machine-learning-based framework for fault tolerance assessment and protection of DNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2022 - IEEE 23rd Latin American Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS 2023 - IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Venise, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887690v1</w:t>
+                <w:t xml:space="preserve">hal-04087375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Fault Resilience of Neural Network Applications Through Security Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5049,1503 +5036,1520 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2022 - The 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-S54099.2022.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening of Critical Neurons in Deep Neural Networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assertion-aware approximate computing design exploration on behavioral models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Bragaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Germiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Pravadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2022 - 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770168⟩</w:t>
+              <w:t xml:space="preserve">LATS 2022 - IEEE 23rd Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montevideo, Uruguay. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS57337.2022.9936945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888005v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Space Exploration Framework for Memristor-Based Crossbar Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+                <w:t xml:space="preserve">Selective Hardening of Critical Neurons in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS 2022 - 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.38-43, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770145⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.136-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888009v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Aware Approximate Computing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Design Space Exploration Framework for Memristor-Based Crossbar Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Fiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQTR 2022 - IEEE International Conference on Automation, Quality and Testing, Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AQTR55203.2022.9801944⟩</w:t>
+              <w:t xml:space="preserve">DDECS 2022 - 25th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS54261.2022.9770145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887997v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Overprovision of Triple Modular Reduncancy Owing to Approximate Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input-Aware Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Piri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepide Saeedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486699⟩</w:t>
+              <w:t xml:space="preserve">AQTR 2022 - IEEE International Conference on Automation, Quality and Testing, Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AQTR55203.2022.9801944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03380025v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Technologies: Challenges and Opportunities for Logic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Cantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayeul Cantan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (virtual), Austria. pp.93-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Computing Devices: Challenges and Opportunities for Test and Reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian O'Connor</w:t>
+                <w:t xml:space="preserve">Reducing Overprovision of Triple Modular Reduncancy Owing to Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465409⟩</w:t>
+              <w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03379074v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03380025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Neural Network Approximation via Bayesian Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Savino</w:t>
+                <w:t xml:space="preserve">Emerging Computing Devices: Challenges and Opportunities for Test and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Echavarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417057⟩</w:t>
+              <w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266825v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03379074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+                <w:t xml:space="preserve">Efficient Neural Network Approximation via Bayesian Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
+              <w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration of Approximation-Based Quadruple Modular Redundancy Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Teich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/ACM International Conference On Computer Aided Design (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Munich, Germany. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAD51958.2021.9643561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Data Encryption Effects on the Resilience of an Artificial Neural Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250869⟩</w:t>
+              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094602v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QAMR: an Approximation-Based FullyReliable TMR Alternative for Area Overhead Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximizing Yield for Approximate Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131574⟩</w:t>
+              <w:t xml:space="preserve">DATE 2020 - 23rd Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.810-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03035640v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03036002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Code Encryption Effects on Memory Fault Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6590,1273 +6594,1260 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Yield for Approximate Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QAMR: an Approximation-Based FullyReliable TMR Alternative for Area Overhead Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2020 - 23rd Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116341⟩</w:t>
+              <w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03036002v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03035640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Test Flow for Approximate Digital Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Data Encryption Effects on the Resilience of an Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2020 - EDAA/IEEE/ACM Design Automation &amp; Test in Europe Conference, PhD Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Frascati (on line), Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03993654v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Verification, Test and In-Field Implications of Approximate Computing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Test Flow for Approximate Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2020 - EDAA/IEEE/ACM Design Automation &amp; Test in Europe Conference, PhD Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03035724v1</w:t>
+                <w:t xml:space="preserve">lirmm-03993654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mean-Error Metrics for Testing Approximate Integrated Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Design, Verification, Test and In-Field Implications of Approximate Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2018 - 31st IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT.2018.8602939⟩</w:t>
+              <w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS48528.2020.9131557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02099895v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03035724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t>
+                <w:t xml:space="preserve">Investigation of Mean-Error Metrics for Testing Approximate Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbarcschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t>
+              <w:t xml:space="preserve">DFT 2018 - 31st IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2018.8602939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03033024v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02099895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Impact of Functional Approximation: from Component- to Application-Level</w:t>
+                <w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Savino</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474072⟩</w:t>
+              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094581v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03033024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special session: How approximate computing impacts verification, test and reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
+                <w:t xml:space="preserve">Predicting the Impact of Functional Approximation: from Component- to Application-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th VLSI Test Symposium (VTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTS.2018.8368628⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.61-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02421106v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Finite State Machines on Memristor Crossbars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Ferrandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fišer‬</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.107-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DDECS.2018.000-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special session: How approximate computing impacts verification, test and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Sekanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t>
+              <w:t xml:space="preserve">36th VLSI Test Symposium (VTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2018.8368628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03032856v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02421106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards digital circuit approximation by exploiting fault simulation</w:t>
+                <w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
@@ -7887,112 +7878,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWDTS: East-West Design &amp; Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110108⟩</w:t>
+              <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01718583v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03032856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Approximate the Test of Integrated Circuits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imran Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,540 +8028,670 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAPCO: Workshop On Approximate Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02004418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive devices: Technology, Design Automation and Computing Frontiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards digital circuit approximation by exploiting fault simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2017 - 12th International Conference on Design Technology of Integrated Systems In Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2017.7930178⟩</w:t>
+              <w:t xml:space="preserve">EWDTS: East-West Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWDTS.2017.8110108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525719v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01718583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards approximation during test of Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imran Wali</w:t>
+                <w:t xml:space="preserve">Memristive devices: Technology, Design Automation and Computing Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Anh Du Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hamdioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2017 - 20th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934574⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2017 - 12th International Conference on Design Technology of Integrated Systems In Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2017.7930178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01718580v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Design Space Exploration for memristor-based crossbar architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards approximation during test of Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS 2017 - 20th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Dresden, Germany. pp.145-150, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934557⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Dresden, Germany. pp.28-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094567v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01718580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal Design Space Exploration for memristor-based crossbar architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DDECS 2017 - 20th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dresden, Germany. pp.145-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2017.7934557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">XbarGen: A memristor based boolean logic synthesis tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tallinn, Estonia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2016.7753567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8580,51 +8701,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Approximation of Computer Systems Through Multi-objective Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8656,92 +8777,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Applications of Emerging Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.383-420, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42478-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test and Reliability of Approximate Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8786,92 +8907,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approximate Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.233-266, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98347-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Verification, Test, and In-Field Implications of Approximate Digital Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8920,220 +9041,334 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approximate Computing Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.349-385, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94705-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PC-Posits: Enhanced Soft Error Resilience of Posit Arithmetic Through Analytical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishesh Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbi Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Increasing the Lifetime of HPC Machines: Issues, Implications, and Open Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Boëzennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Goglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9143,114 +9378,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEST TECHNIQUES FOR APPROXIMATE DIGITAL CIRCUITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Montpellier, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTS060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02485781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9397,51 +9632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Germiniani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pravadelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2025.3609050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-024-06115-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Barone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3087858" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006680" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Satyendra Sahoo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyan Gu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.375705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pappalardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567290" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pegdwende Nikiema" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136949" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bragaglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Mori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS57337.2022.9936945" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gavarini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bragaglia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770168" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fiser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Saeedi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR55203.2022.9801944" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537351v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Teich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD51958.2021.9643561" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474072" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ferrandino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fi&#353;er&#8236;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.000-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Du Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930178" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094567v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934557" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753567" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396685v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42478-6_15" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02485781v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS060" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Germiniani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pravadelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2025.3609050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-024-06115-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Barone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3087858" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Satyendra Sahoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyan Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.375705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pappalardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567290" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pegdwende Nikiema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136949" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bragaglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Mori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS57337.2022.9936945" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gavarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bragaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Saeedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR55203.2022.9801944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537351v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Teich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD51958.2021.9643561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474072" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ferrandino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fi&#353;er&#8236;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.000-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Du Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934557" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094562v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753567" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42478-6_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02485781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>