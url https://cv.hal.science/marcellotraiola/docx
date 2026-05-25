--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -750,404 +750,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration of Reliability and Security Mechanisms to Enhance the Fault Resilience of Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating data representation for efficient and reliable Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Valea</w:t>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3129149⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2021.104318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03452247v1</w:t>
+                <w:t xml:space="preserve">hal-03320356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating data representation for efficient and reliable Convolutional Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+                <w:t xml:space="preserve">Multi-Objective Application-driven Approximate Design Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian O'Connor</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2021.104318⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.86975-86993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3087858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320356v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Application-driven Approximate Design Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Barone</w:t>
+                <w:t xml:space="preserve">Towards the Integration of Reliability and Security Mechanisms to Enhance the Fault Resilience of Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Cantoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9, pp.86975-86993. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.10.1109/ACCESS.2021.3129149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3087858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3129149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257706v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03452247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Testing Techniques for Approximate Integrated Circuits</w:t>
               </w:r>
@@ -2712,1370 +2712,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Fault-Tolerant Neural Network Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Roquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Salvatore Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Piri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Haye, Netherlands. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736704v1</w:t>
+                <w:t xml:space="preserve">hal-04674818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Session: Impact of Compiler Optimizations on the Reliability of a RISC-V-Based Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Tempe AZ USA, United States. pp.131788 - 131828, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Didcot, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2022.3229767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572731v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Fault-Tolerant Neural Network Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA/IRISA Rennes, Jul 2024, Rennes, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674818v1</w:t>
+                <w:t xml:space="preserve">hal-04638468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Impact of Compiler Optimizations on the Reliability of a RISC-V-Based Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
+                <w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269345v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04738424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fault Simulation and Beam Data for CNN Error Rate Estimation on RISC-V Commercial Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junchao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-David Guerrero-Balaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS 2024 - 30th IEEE International Symposium on On-Line Testing and Robust System Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology and University of Abdelmalek Saadi University, Oct 2024, Tanger, Morocco. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5286/ISIS.E.RB2300036)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638468v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Computing for Test and Test of Approximate Computing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Deveautour</w:t>
+                <w:t xml:space="preserve">Impact of Compiler Optimizations on the Reliability of a RISC-V-based Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pegdwende Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Top Picks in VLSI Test and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, San Diego, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04738424v1</w:t>
+                <w:t xml:space="preserve">hal-04731794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Large DNN Models: Trading Off Performance and Accuracy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Esposito</w:t>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI-SoC 2024 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736733v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Compiler Optimizations on the Reliability of a RISC-V-based Core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (NC), United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASES60062.2024.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731794v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Security of AI Hardware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Gnad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Gnad</w:t>
+                <w:t xml:space="preserve">Jonas Krautter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Layer Reliability Evaluation and Efficient Hardening of Large Vision Transformers Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Roquet</w:t>
+                <w:t xml:space="preserve">Special Session: Reliability Assessment Recipes for DNN Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hasan Ahmadilivani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan David Guerrero Balaguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference (DAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS 2024 - IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Tempe AZ USA, United States. pp.131788 - 131828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3229767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456702v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Neural Networks: from SW optimization to specialized HW accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MaxiMals: A Low-cost Hardening Technique for Large Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Fernandes dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASES 2024 - International Conference on Compilers, Architecture, and Synthesis for Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS 2024 - Conference is an annual on RADiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RADECS Association, Sep 2024, Maspalomas, Canary Islands, Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CASES60062.2024.00009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04732044v1</w:t>
+                <w:t xml:space="preserve">hal-04736704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design with low complexity fine-grained Dual Core Lock-Step (DCLS) RISC-V processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dependable RISC-V Cores for Edge Computing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Transient Faults on Timing Behavior and Mitigation with Near-Zero WCET Overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegdwende Romaric Nikiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Kritikakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input-aware accuracy characterization for approximate circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Piri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,103 +4961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Fault Resilience of Neural Network Applications Through Security Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSN 2022 - The 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Baltimore, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5385,51 +5385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Cantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5887,51 +5887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Computing Devices: Challenges and Opportunities for Test and Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,291 +6119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration of Approximation-Based Quadruple Modular Redundancy Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Conference On Computer Aided Design (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD51958.2021.9643561⟩</w:t>
+              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537351v2</w:t>
+                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+                <w:t xml:space="preserve">Design Space Exploration of Approximation-Based Quadruple Modular Redundancy Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Echavarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Conference On Computer Aided Design (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Munich, Germany. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD51958.2021.9643561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing Yield for Approximate Integrated Circuits</w:t>
               </w:r>
@@ -6519,103 +6519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Code Encryption Effects on Memory Fault Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6766,103 +6766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Data Encryption Effects on the Resilience of an Artificial Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Cantoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Deligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Valea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Frascati (on line), Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7275,579 +7275,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02099895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t>
+                <w:t xml:space="preserve">Predicting the Impact of Functional Approximation: from Component- to Application-Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. pp.1-6, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.61-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03033024v1</w:t>
+                <w:t xml:space="preserve">hal-03094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Impact of Functional Approximation: from Component- to Application-Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special session: How approximate computing impacts verification, test and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Sekanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on On-Line Testing And Robust System Design (IOLTS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474072⟩</w:t>
+              <w:t xml:space="preserve">36th VLSI Test Symposium (VTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2018.8368628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094581v1</w:t>
+                <w:t xml:space="preserve">lirmm-02421106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Finite State Machines on Memristor Crossbars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Ferrandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Fišer‬</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.107-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DDECS.2018.000-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special session: How approximate computing impacts verification, test and reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zdeněk Vašíček</w:t>
+                <w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th VLSI Test Symposium (VTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, San Francisco, CA, United States. </w:t>
+              <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.85-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2018.8368628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02421106v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03032856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Comparison of Different ATPG approaches for Approximate Integrated Circuits</w:t>
+                <w:t xml:space="preserve">Testing Approximate Digital Circuits: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
@@ -7878,82 +7878,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2018 - 1st International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary. pp.85-90, </w:t>
+              <w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2018.00022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2018.8349681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03032856v1</w:t>
+                <w:t xml:space="preserve">lirmm-03033024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Approximate the Test of Integrated Circuits?</w:t>
               </w:r>
@@ -8592,51 +8592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Barbareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Mazzeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Germiniani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pravadelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2025.3609050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-024-06115-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Barone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3087858" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Satyendra Sahoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyan Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.375705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pappalardo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567290" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pegdwende Nikiema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136949" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bragaglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Mori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS57337.2022.9936945" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gavarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bragaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Saeedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR55203.2022.9801944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537351v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Teich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD51958.2021.9643561" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094581v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474072" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094575v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ferrandino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fi&#353;er&#8236;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.000-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Du Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934557" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094562v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753567" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42478-6_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02485781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Germiniani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Pravadelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2025.3609050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726657v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-024-06115-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3377596" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbareschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Barone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Han" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320356v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2021.104318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3087858" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03452247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Deligiannis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Cantoro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3129149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2999613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2923040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Carlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Anghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5734-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.12.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Errabii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Billig Tonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Kritikakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525686v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Jenihhin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Jutman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Cherezova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Ubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS63895.2025.11049652" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05568621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siva Satyendra Sahoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyan Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742872.375705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05333255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishesh Mishra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbi Chatterjee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pappalardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwende Romaric Nikiema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04738424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchao Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Esposito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Guerrero-Balaguera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5286/ISIS.E.RB2300036)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pegdwende Nikiema" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732044v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES60062.2024.00009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Gnad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Krautter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hasan Ahmadilivani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Guerrero Balaguera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3229767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S58398.2023.00062" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palumbo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Aasma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts59296.2023.10224862" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136949" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04113282v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandes Dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2023.15" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887704v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S54099.2022.00017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bragaglio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Mori" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS57337.2022.9936945" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gavarini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bragaglia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS54261.2022.9770145" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03887997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepide Saeedi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR55203.2022.9801944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03380025v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486699" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03379074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Echavarria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Teich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465409" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537351v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Teich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD51958.2021.9643561" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03036002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116341" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093670" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131574" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250869" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03993654v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS48528.2020.9131557" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barbarcschi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2018.8602939" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094581v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sekanina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Va&#353;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2018.8368628" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Ferrandino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzeo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Fi&#353;er&#8236;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.000-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03032856v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2018.00022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03033024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349681" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02004418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWDTS.2017.8110108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Anh Du Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2017.7930178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934574" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2017.7934557" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094562v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2016.7753567" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04396685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42478-6_15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98347-5_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94705-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569142v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bo&#235;zennec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02485781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS060" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>