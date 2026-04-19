--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -66,5227 +66,5442 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPV-PILOT: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Scaled Renewable Microgrid: Modelling, Instrumentation and Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel set-based MPC design method for LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05474799v1</w:t>
+                <w:t xml:space="preserve">hal-05569114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Low-Cost Scaled Renewable Microgrid: Modelling, Instrumentation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele L Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05281686v1</w:t>
+                <w:t xml:space="preserve">hal-05474799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear MPC design using the qLPV approach and IQCs-based terminal ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Holicki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04772419v2</w:t>
+                <w:t xml:space="preserve">hal-05281686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust qLPV NMPC Framework with Artificial States Initialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Liana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-Following in USVs using LPV NMPC: Experimental Validation in a Propeller-Driven Boat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Roberto Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Vehicle Trajectory Tracking: An Integrated Longitudinal/Lateral LPV MPC Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cerrito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-Driven Trajectory Representation for Nonlinear Systems under quasi-Linear Parameter Varying Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COVID-19 pandemic in Brazil: An urge for coordinated public health policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lucena Zacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Electro-Rheological Dampers for Automotive Suspensions: Healthy and Faulty Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Alejandro Molina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01826641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear MPC design using the qLPV approach and IQCs-based terminal ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Holicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772419v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced gas-lift system operation using LPV nonlinear model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Naspolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo César Costa Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoenergy Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (August), pp.212969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoen.2024.212969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Robust and Predictive Control Approaches for Linear Parameter Varying Systems: Application to Vehicle Lateral Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.285-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2600000032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Science and Model Predictive Control: A Survey of Recent Advances on Data-Driven MPC Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (December), pp.103327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.783-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01112-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L.M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence of NMPC using qLPV embeddings and Taylor extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167 (September), pp.111794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel M Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufficient Conditions for Convergent Recursive Extrapolation of qLPV Scheduling Parameters along a Prediction Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (6), pp.3182-3193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3183534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A predictive fault tolerant control method for qLPV systems subject to input faults and constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 359 (16), pp.9129-9167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fast dissipative robust nonlinear model predictive control procedure via quasi‐linear parameter varying embedding and parameter extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Adaptive and Learning‐based Model Predictive Control, 31 (18), pp.9619-9651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Input-to-State Stable Model Predictive Control Framework for Lipschitz Nonlinear Parameter Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (7), pp.8239-8272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Predictive Control Design for Linear Parameter Varying Systems: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.64-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub‐optimal recursively feasible Linear Parameter‐Varying predictive algorithm for semi‐active suspension control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (18), pp.2764-2775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2020.0592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a simple ER damper model for fault-tolerant control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826641v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (10), pp.502 (2020). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-020-02585-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault Estimation for Automotive Electro-Rheological Dampers: LPV-based Observer Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (April), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of a Fast Real-Time LPV Model Predictive Control System for Semi-Active Suspension Control of a Full Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 356 (3), pp. 1196 - 1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2018.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
+                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279739v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279737v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical reference compensator for dynamic set-point tracking with qLPV NMPCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tito L M Santos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166133v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An analytical reference compensator for dynamic set-point tracking with qLPV NMPCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L M Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Dead-Time Compensation Scheme for Lipschitz Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Carlos Naspolini Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Scale PV Emulator for Experimental Control Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele L Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar World Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Fortaleza - Ceará, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070908v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella P Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Geoffriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279738v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métricas QoE para Sintonia Automática de Controle Preditivo de Microrredes Renováveis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Henrique Santos de Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Automática 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Automática; IFACx, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Dead-Time Compensation in Linear Parameter Varying Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.278-283, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.55-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Medero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenc Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zafra-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bordons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654135v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J E Normey-Rico</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Naspolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
+              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714311v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
+              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210253v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme N G dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
+              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207173v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Sighted Robust LPV Model Predictive Control: Application to Semi-Active Suspension Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV -MPC Fault Tolerant Control of Automotive Suspension Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658662v2</w:t>
-              </w:r>
-[...1980 lines deleted...]
-                <w:t xml:space="preserve">hal-01826637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Parameter Varying Approaches as Advanced Control Techniques: Application to Vehicle Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Grenoble INP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5433,51 +5648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>