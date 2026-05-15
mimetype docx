--- v1 (2026-04-19)
+++ v2 (2026-05-15)
@@ -220,390 +220,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel set-based MPC design method for LPV systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569114v1</w:t>
+                <w:t xml:space="preserve">hal-05281686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Scaled Renewable Microgrid: Modelling, Instrumentation and Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel set-based MPC design method for LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474799v1</w:t>
+                <w:t xml:space="preserve">hal-05569114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
+                <w:t xml:space="preserve">A Low-Cost Scaled Renewable Microgrid: Modelling, Instrumentation and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariel Medero</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sename</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Gabriele L Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281686v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474799v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust qLPV NMPC Framework with Artificial States Initialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Liana da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -800,51 +800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -888,51 +888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Alejandro Molina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo César Costa Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoenergy Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 239 (August), pp.212969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,51 +1396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robust and Predictive Control Approaches for Linear Parameter Varying Systems: Application to Vehicle Lateral Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Medero Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,768 +1494,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t>
+                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.783-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740398v1</w:t>
+                <w:t xml:space="preserve">hal-04740395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science and Model Predictive Control: A Survey of Recent Advances on Data-Driven MPC Algorithms</w:t>
+                <w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+                <w:t xml:space="preserve">Victor M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L.M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103327⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747340v1</w:t>
+                <w:t xml:space="preserve">hal-03262465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t>
+                <w:t xml:space="preserve">Convergence of NMPC using qLPV embeddings and Taylor extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167 (September), pp.111794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40313-024-01112-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04740395v1</w:t>
+                <w:t xml:space="preserve">hal-05064685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t>
+                <w:t xml:space="preserve">Data Science and Model Predictive Control: A Survey of Recent Advances on Data-Driven MPC Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tito L.M. Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (December), pp.103327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262465v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of NMPC using qLPV embeddings and Taylor extrapolation</w:t>
+                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167 (September), pp.111794. </w:t>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064685v1</w:t>
+                <w:t xml:space="preserve">hal-04740398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel M Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892087v1</w:t>
+                <w:t xml:space="preserve">hal-04892168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892168v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Convergent Recursive Extrapolation of qLPV Scheduling Parameters along a Prediction Horizon</w:t>
               </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (6), pp.3182-3193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2371,64 +2371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 359 (16), pp.9129-9167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue: Adaptive and Learning‐based Model Predictive Control, 31 (18), pp.9619-9651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2592,51 +2592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (7), pp.8239-8272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.64-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (18), pp.2764-2775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,51 +3008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Estimation for Automotive Electro-Rheological Dampers: LPV-based Observer Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3255,545 +3255,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust Dead-Time Compensation Scheme for Lipschitz Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Carlos Naspolini Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279737v1</w:t>
+                <w:t xml:space="preserve">hal-05071777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279739v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
+                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028039v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical reference compensator for dynamic set-point tracking with qLPV NMPCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito L M Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Dead-Time Compensation Scheme for Lipschitz Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Carlos Naspolini Filho</w:t>
+                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071777v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Scale PV Emulator for Experimental Control Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele L Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar World Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Fortaleza - Ceará, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,312 +3812,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella P Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Geoffriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279738v1</w:t>
+                <w:t xml:space="preserve">hal-05070908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Geoffriault</w:t>
+                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070908v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métricas QoE para Sintonia Automática de Controle Preditivo de Microrredes Renováveis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Henrique Santos de Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Automática 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Automática; IFACx, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4136,859 +4136,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Dead-Time Compensation in Linear Parameter Varying Model Predictive Control</w:t>
+                <w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.278-283, </w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.55-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620861v1</w:t>
+                <w:t xml:space="preserve">hal-03714308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenc Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.290⟩</w:t>
+              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714308v1</w:t>
+                <w:t xml:space="preserve">hal-03654127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Dead-Time Compensation in Linear Parameter Varying Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.278-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654127v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
+                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J E Normey-Rico</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Naspolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
+              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714311v1</w:t>
+                <w:t xml:space="preserve">hal-03654135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zafra-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bordons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654135v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
+                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tito L M Santos</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme N G dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
+              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207173v1</w:t>
+                <w:t xml:space="preserve">hal-03210253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
+                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilherme N G dos Reis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t>
+              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210253v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Sighted Robust LPV Model Predictive Control: Application to Semi-Active Suspension Systems</w:t>
               </w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5072,278 +5072,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t>
+                <w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t>
+              <w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156853v1</w:t>
+                <w:t xml:space="preserve">hal-02321396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321396v1</w:t>
+                <w:t xml:space="preserve">hal-02156853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV -MPC Fault Tolerant Control of Automotive Suspension Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5648,51 +5648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>