--- v2 (2026-05-15)
+++ v3 (2026-05-16)
@@ -66,1094 +66,1094 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel set-based MPC design method for LPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An LPV-PILOT in Control: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Medero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281686v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Low-Cost Scaled Renewable Microgrid: Modelling, Instrumentation and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele L Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474799v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust qLPV NMPC Framework with Artificial States Initialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320570v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path-Following in USVs using LPV NMPC: Experimental Validation in a Propeller-Driven Boat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Roberto Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomous Vehicle Trajectory Tracking: An Integrated Longitudinal/Lateral LPV MPC Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cerrito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Canale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Data-Driven Trajectory Representation for Nonlinear Systems under quasi-Linear Parameter Varying Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 pandemic in Brazil: An urge for coordinated public health policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lucena Zacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881690v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Electro-Rheological Dampers for Automotive Suspensions: Healthy and Faulty Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Alejandro Molina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV-PILOT: Real-time Nonlinear Predictive Control using Interior-point Log-barrier Optimisation Techniques and the LPV Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Medero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531602v1</w:t>
-              </w:r>
-[...943 lines deleted...]
-                <w:t xml:space="preserve">hal-01826641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1171,77 +1171,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear MPC design using the qLPV approach and IQCs-based terminal ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Holicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1292,77 +1292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced gas-lift system operation using LPV nonlinear model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Naspolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo César Costa Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoenergy Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 239 (August), pp.212969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,77 +1396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Robust and Predictive Control Approaches for Linear Parameter Varying Systems: Application to Vehicle Lateral Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Medero Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (4), pp.285-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1500,77 +1500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Data-Driven Control Part I: An Overview of Trajectory Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (5), pp.783-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,103 +1604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Nonlinear Tracking MPC using qLPV Embedding and Zonotopic Uncertainty Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito L.M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361 (6), pp.106713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,51 +1734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of NMPC using qLPV embeddings and Taylor extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 167 (September), pp.111794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1806,512 +1806,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Science and Model Predictive Control: A Survey of Recent Advances on Data-Driven MPC Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747340v1</w:t>
+                <w:t xml:space="preserve">hal-04740398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Data-Driven Control Part II: qLPV Predictive Control with Parameter Extrapolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data Science and Model Predictive Control: A Survey of Recent Advances on Data-Driven MPC Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinola Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (5), pp.802-814. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (December), pp.103327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40313-024-01115-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2024.103327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740398v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892168v1</w:t>
+                <w:t xml:space="preserve">hal-04892087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of gain‐scheduled Model Predictive Control for Linear Parameter Varying systems: An Integral Quadratic Constraints approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">ROS Implementation of Planning and Robust Control Strategies for Autonomous Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel M Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (18), pp.10953-10972. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (17), pp.3680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics12173680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892087v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient Conditions for Convergent Recursive Extrapolation of qLPV Scheduling Parameters along a Prediction Horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (6), pp.3182-3193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2345,90 +2345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive fault tolerant control method for qLPV systems subject to input faults and constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jungers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 359 (16), pp.9129-9167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2462,77 +2462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast dissipative robust nonlinear model predictive control procedure via quasi‐linear parameter varying embedding and parameter extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue: Adaptive and Learning‐based Model Predictive Control, 31 (18), pp.9619-9651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2566,77 +2566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Input-to-State Stable Model Predictive Control Framework for Lipschitz Nonlinear Parameter Varying Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (7), pp.8239-8272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2670,77 +2670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control Design for Linear Parameter Varying Systems: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.64-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2774,77 +2774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub‐optimal recursively feasible Linear Parameter‐Varying predictive algorithm for semi‐active suspension control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (18), pp.2764-2775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2878,90 +2878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simple ER damper model for fault-tolerant control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (10), pp.502 (2020). </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,77 +2995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Estimation for Automotive Electro-Rheological Dampers: LPV-based Observer Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,90 +3112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Fast Real-Time LPV Model Predictive Control System for Semi-Active Suspension Control of a Full Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Quan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 356 (3), pp. 1196 - 1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,64 +3274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Dead-Time Compensation Scheme for Lipschitz Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Carlos Naspolini Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,450 +3350,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius M Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279737v1</w:t>
+                <w:t xml:space="preserve">hal-05028039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
+                <w:t xml:space="preserve">An analytical reference compensator for dynamic set-point tracking with qLPV NMPCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L M Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279739v1</w:t>
+                <w:t xml:space="preserve">hal-05166133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical reference compensator for dynamic set-point tracking with qLPV NMPCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Controle Preditivo Não Linear LPV usando Restrições Integrais-Quadráticas (IQCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tito L M Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CBA 2024 - XXV Congresso Brasileiro de Automática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166133v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interior-Point LPV MPC Solver for Real-time Systems: Experimental Processor-in-the-loop Validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Controle Preditivo LPV Parametrizado para Sistemas Embarcados de Tempo Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Moreno Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Gonçalves da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2025 - 6th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028039v1</w:t>
+                <w:t xml:space="preserve">hal-05279739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Scale PV Emulator for Experimental Control Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele L Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar World Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Fortaleza - Ceará, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3812,312 +3812,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Liana da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070908v1</w:t>
+                <w:t xml:space="preserve">hal-05279738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desenvolvimento de uma Turbina Eólica Didática: Identificação, Controle PI LPV-H∞ e Validação Experimental</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An experimental LPV/H ∞ direct yaw moment control for vehicle handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella P Manzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Geoffriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAI 2025 - XVII Simpósio Brasileiro de Automação Inteligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedade Brasileira de Automática, Jul 2025, São João del-Rei, Brazil</w:t>
+              <w:t xml:space="preserve">ROCOND 2025 - 11th IFAC Symposium on Robust Control Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279738v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métricas QoE para Sintonia Automática de Controle Preditivo de Microrredes Renováveis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Daniel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Henrique Santos de Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Automática 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Automática; IFACx, Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,77 +4142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tracking Model Predictive Control for Input-Output LPV Systems using Parameter Extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.55-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4246,90 +4246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC-based optimal parameter scheduling of LPV controllers: Application to Lateral ADAS Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Medero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenc Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4363,77 +4363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Dead-Time Compensation in Linear Parameter Varying Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAO 2022 - 18th IFAC Workshop on Control Applications of Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Gif-sur-Yvette, France. pp.278-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,590 +4461,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zafra-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bordons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
+              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654135v1</w:t>
+                <w:t xml:space="preserve">hal-03714311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Energy Management in Renewable Microgrids using LPV MPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">NMPC via qLPV models and Taylor-based Scheduling Parameter Extrapolation: A Cartesian Robot Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J E Normey-Rico</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Naspolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Elias Normey-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2022 - 5th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">MED 2022 - 30th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714311v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito L M Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
+              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210253v2</w:t>
+                <w:t xml:space="preserve">hal-03207173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nonlinear Predictive Control through qLPV embedding and Zonotope Uncertainty Propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">NMPC Through qLPV Embedding: A Tutorial Review of Different Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia Quoc Bao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme N G dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPVS 2021 - 4th IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan, Italy. </w:t>
+              <w:t xml:space="preserve">NMPC 2021 - 7th IFAC Conference on Nonlinear Model Predictive Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bratislava, Slovakia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207173v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Sighted Robust LPV Model Predictive Control: Application to Semi-Active Suspension Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2021 - 20th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam (on line), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5078,77 +5078,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel qLPV MPC Design with Least-Squares Scheduling Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio E Normey-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2019 - 3rd IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5182,77 +5182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of Several State-Feedback Fault-Tolerant Control Strategies for Semi-Active Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSSC 2019 - 7th IFAC Symposium on Systems Structure and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5286,77 +5286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV -MPC Fault Tolerant Control of Automotive Suspension Dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2018 - 2nd IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Florianopolis, Brazil. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,51 +5413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Parameter Varying Approaches as Advanced Control Techniques: Application to Vehicle Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Menezes Morato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Grenoble INP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5648,51 +5648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Menezes Morato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281686v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Moreno Sanches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elias Normey-Rico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474799v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Liana da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gon&#231;alves da Cunha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Daniel Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele L Mueller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320570v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio E Normey-Rico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294908v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius M Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Machado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Roberto Sanches" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerrito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Canale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613735v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Normey-Rico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881690v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lucena Zacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Phong Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Molina Villa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772419v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Scherer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Naspolini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo C&#233;sar Costa Flesch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.212969" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04714305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Medero Borrell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740395v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01112-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Cunha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L.M. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04740398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-024-01115-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2024.103327" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6921" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04892168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hachem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel M Borrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Atoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12173680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3183534" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5788" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.04.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2020.0592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02940740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02585-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Quan Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2018.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Carlos Naspolini Filho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166133v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito L M Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382206v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070908v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella P Manzini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Geoffriault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Santos de Santana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.290" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenc Puig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837184" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Marquez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zafra-Cabeza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bordons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Normey-Rico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.281" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.577" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210253v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Quoc Bao Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme N G dos Reis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655162" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02321396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.366" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658662v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01826655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>