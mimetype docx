--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -402,186 +402,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PA Margarida Alves: uma frente pioneira em curso de estabilização</w:t>
+                <w:t xml:space="preserve">Renda e atividades econômicas na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pires Negrao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 1 Sínteses dos casos de estudo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMA/UFPa, pp.93-116, 2019, 978-85-88998-73-5</w:t>
+              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMA/UFPa, pp.65-106, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02354791v1</w:t>
+                <w:t xml:space="preserve">halshs-02354851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renda e atividades econômicas na Amazônia</w:t>
+                <w:t xml:space="preserve">PA Margarida Alves: uma frente pioneira em curso de estabilização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pires Negrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUMA/UFPa, pp.65-106, 2019, 978-85-88998-74-2</w:t>
+              <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 1 Sínteses dos casos de estudo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUMA/UFPa, pp.93-116, 2019, 978-85-88998-73-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02354851v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituições e ação coletiva na amazônia: uma abordagem metodológica e análise comparativa inicial das localidades de estudo DURAMAZ</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The homeopathy/agroecology nexus: a discourse-centered analysis in a Brazilian agrarian settlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pires Negrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1092,51 +1092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local history and landscape dynamics: a comparative study in rural Brazil and rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.44290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.30473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ramos De Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Em&#233;ric B. De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.29568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-018-9499-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92G8JSLN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.44290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.30473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ramos De Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Em&#233;ric B. De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.29568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-018-9499-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92G8JSLN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>