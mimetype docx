--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -266,51 +266,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA/UFPa, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03824336v1</w:t>
+                <w:t xml:space="preserve">halshs-02354855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinâmicas e dimensões contemporâneas das mobilidades rural-urbanas na amazônia brasileira: uma comparação intersítios</w:t>
               </w:r>
@@ -378,51 +378,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazônias brasileiras, Situações locais e evoluções, vol. 2 Análises temáticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NUMA/UFPa, 2019, 978-85-88998-74-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02354855v1</w:t>
+                <w:t xml:space="preserve">halshs-03824336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renda e atividades econômicas na Amazônia</w:t>
               </w:r>
@@ -1607,51 +1607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.44290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.30473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ramos De Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Em&#233;ric B. De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.29568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-018-9499-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92G8JSLN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pires Negrao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354855v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Beaufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S Brondizio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Delaroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato J&#250;nior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.44290" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.30473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ramos De Matos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Em&#233;ric B. De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.29568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10624-018-9499-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2014.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92G8JSLN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01772915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>